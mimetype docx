--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian George </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring molecular singlet oxygen ( &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt; O &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; *) from atmospheric photosensitizers: Intercomparison of techniques, irradiation setups, data analysis and protocol recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gemmell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie Dahler Heinlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sardena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-6292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-to-air transfer of dissolved organic carbon via sea spray aerosol during phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona Tchinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (3), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-2191-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Decarboxylation of Atmospheric Acids: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Droplet surface spontaneous oxidation as a dominant formation pathway of organosulfates in the marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-68380-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of atmospheric pollutants on road asphalt pavements: an underestimated sink in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Clean Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44407-025-00043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution of Micro-/Nanoplastic Particles and Their Chemical Speciation in the Atmosphere of Shanghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c03278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Perfluorooctanoic Acid Degradation at Gas–Liquid Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c09722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved modelling of biogenic emissions in human-disturbed forest edges and urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63437-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Multiphase Chemistry: Excited Triplet States Compete with OH Radicals and Singlet Molecular Oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nontargeted Screening Nitrogen-Containing Organic Compounds in Frost and Wet Deposition in Rural Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (5), pp.2587-2598. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c07145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase particle formation in industrial plumes corrects missing sulfate in the urban atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONE EARTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Ion Properties Induce Spontaneous H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Production at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (31), pp.27768-27776. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c06512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic and Molecular Ions in Atmospheric Chemistry: Interfacial Reactivity, Emerging Mechanisms, and Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Knopf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (20), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jd044379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Secondary/Extractive Electrospray Ionization: From Ionization Mechanism to Instrumental Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactants Are Influencing the Photosensitized Multiphase Chemistry of SO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (22), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jd045000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity drives spontaneous OH oxidation of organic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE ADVANCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (25), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adx4507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet surface spontaneous oxidation as a dominant formation pathway of organosulfates in the marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65008-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced Uptake of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Organosulfate Formation at the Air–Aqueous Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.5c00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric water cluster–catalyzed formation of nitroaromatics as a secondary aerosol source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (41), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adv7805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Dual Effect of Menthol and Nicotine Levels in Electronic Nicotine Delivery Systems on Pulmonary Surfactant Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mcheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrestox.5c00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous production of sulfur-containing aerosols from nitroaromatic compounds and SO2 in wintertime urban haze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (11), pp.1846-1855. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scib.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized Reactions in Atmospheric Water: Triplet State Models Molecules, Reactivity, and Impact on the Carboxylic Acids and Amino Acids Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretonniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH Affects the Spontaneous Formation of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; at the Air-Water Interfaces (vol 146, pg 25889, 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d'Erceville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c14211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric water-soluble iron on α-pinene-derived SOA formation and transformation in the presence of aqueous droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luechtrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ea00095a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential secondary contribution of photosensitized chemistry to OH production in aqueous aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.1170-1182. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ea00103f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase State Regulates Photochemical HONO Production from NaNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Dicarboxylic Acid Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c10980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High Pressure Inside Aerosol Particles Enhances Photochemical Reactions of Biomass Burning Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (5), pp.1062-1071. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH Affects the Spontaneous Formation of H2O2 at the Air-Water Inter-faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d'Erceville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c07356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appreciation of Peer Reviewers for 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (8), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JD041304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate Radicals Suppress Biogenic New Particle Formation from Monoterpene Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thornton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (3), pp.1601-1614. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c07958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Molecular Characteristics, Origins, and Formation Mechanism of Reduced Nitrogen Organic Compounds in the Urban Atmosphere of Shanghai Using a Versatile Aerosol Concentration Enrichment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abudumutailifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c04071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and Mechanistic Investigation of the Spontaneous H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Generation at the Interfaces of Salt-Containing Aqueous Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (12), pp.8327-8334. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c14040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Evolutions of Permafrost-Derived Carbon in Subarctic Thermokarst Pond Surface Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c05320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium CI-Orbitrap: a tool for characterizing the reactivity of oxygenated organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.5413-5428. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-17-5413-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Volatile Organic Compounds to the Atmosphere from Photochemistry in Thermokarst Ponds in Subarctic Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Production of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; at the Liquid–Ice Interface: A Potential Source of Atmospheric Oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Theis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. James Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (51), pp.22691-22699. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c07546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Production of I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; at the Surface of Aqueous Iodide Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (32), pp.6739-6744. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c03010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Photolysis and Photo-Oxidation of Isoprene-Derived Atmospherically Relevant Hydroxy Nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rulan Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (8), pp.848-859. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous dark formation of OH radicals at the interface of aqueous atmospheric droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nizkorodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (15), pp.e2220228120. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2220228120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous identification of N-containing oxygenated organic moleculesusing a chemical-ionization Orbitrap (CI-Orbitrap) in an eastern Chinese megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.3233-3245. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-3233-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apportioning Atmospheric Ammonia Sources across Spatial and Seasonal Scales by Their Isotopic Fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (43), pp.16424-16434. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c04027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic, marine ships and nucleation as the main sources of ultrafine particles in suburban Shanghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (12), pp.1805-1819. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00096f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of dissolved organic matter in the transition from fresh to aged seasonal snow in an industrial city in NE China (vol 857, 159337, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 875, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Unregulated VOCs Downstream a Three-Way Catalyst in a Simulated Gasoline Engine Exhaust under Non-Optimum Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essyllt Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.563. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13030563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Exposure to Secondary Organic Aerosols Causes Lung Tissue Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouyssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (15), pp.6085-6094. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c08753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant nitrogenous secondary organic aerosol formation accelerated by cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (11), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of marine diatom lipids: Abiotic production of volatile organic compounds and new particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 313, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight loss and abnormal lung inflammation in mice chronically exposed to secondary organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouyssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2em00423b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH3 Weakens the Enhancing Effect of SO2 on Biogenic Secondary Organic Aerosol Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.2c00959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Iodide Activation at the Air-Water Interface of Aqueous Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicheng An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (41), pp.15580-15587. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c05777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunlight Induces the Production of Atmospheric Volatile Organic Compounds (VOCs) from Thermokarst Ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (45), pp.17363-17373. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c03303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of pH distribution inside individual microdroplet by stimulated Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (20), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2219588120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the underestimated direct emissions of nitrous acid (HONO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (35), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2302048120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol high water contents favor sulfate and secondary organic aerosol formation from fossil fuel combustion emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-023-00504-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of dissolved organic matter in the transition from fresh to aged seasonal snow in an industrial city in NE China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and related carbon cycling under elevated ground-level ozone: A mini review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodissociation of particulate nitrate as a source of daytime tropospheric Cl2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.939. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28383-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of anthropogenic secondary organic aerosol formation by isoprene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-022-00233-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of light absorption properties during photochemical aging of straw open burning aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic Mechanisms of Secondary Organic Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Glehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (7), pp.1146-1161. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrestox.1c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Detection of Highly Oxygenated Organic Molecules in Shanghai by Chemical Ionization-Orbitrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (12), pp.7608-7617. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c08346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of water-soluble brown carbon in Qingdao, China: Impacts from marine and terrestrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2022.113144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-Containing Compounds Enhance Light Absorption of Aromatic-Derived Brown Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (7), pp.4005-4016. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c08794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmelt Leads to Seasonal Nitrous Acid Formation Across Northwestern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (18), </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL098035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Secondary Nitroaromatic Compounds in Polluted Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (10), pp.e2021JD036167. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD036167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Nitrous Acid Measurement in the French Landes Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway of atmospheric sulfate formation through carbonate radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.9175-9197. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-9175-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Photosensitized Release of VOCs from Illuminated Seawater versus Freshwater Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stirchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (9), pp.2233-2242. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitool: a software tool for analyzing online Orbitrap mass spectrometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.2377-2387. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-2377-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in sulfate aerosol light backscattering by reactive uptake of isoprene epoxydiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cholleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Surratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.5927-5935. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP05468B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Toxicity on Lung Cells of By-Products Present in Naphthalene Secondary Organic Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Lima de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Géloën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.319. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11040319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superoxide and Nitrous Acid Production from Nitrate Photolysis Is Enhanced by Dissolved Aliphatic Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.53-58. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.0c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Biogenic volatile organic compound emission profiles of rapeseed leaf litter and its secondary organic aerosol formation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lunardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (16), pp.12613-12629. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-12613-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of aqueous-phase chemistry and photochemical oxidation in oxygenated organic aerosols formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixin Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haobin Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 266, pp.118738. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic-Biogenic Interactions at Night: Enhanced Formation of Secondary Aerosols and Particulate Nitrogen- and Sulfur-Containing Organics from beta-Pinene Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaomin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (12), pp.7794-7807. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c07879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthalene-Derived Secondary Organic Aerosols Interfacial Photosensitizing Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baboomian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (13), pp.e2021GL093465. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL093465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and reactivity of peroxy radicals and dimeric products revealed by online tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zabalegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamkaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20532-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Secondary Organic Aerosol Produced by Nitrate Radical Oxidation of Biogenic Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanfu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (5), pp.2878-2889. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM1.0-Nitrite Heterogeneous Formation Demonstrated via a Modified Versatile Aerosol Concentration Enrichment System Coupled with Ion Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdumutallip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (14), pp.9794-9804. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ES&T Works Comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (5), pp.2711-2712. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c00960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unexpected large continental source of reactive bromine and chlorine with significant impact on wintertime air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Inorganic Ions Characteristics in PM2.5 Along Offshore and Coastal Areas of the Megacity Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (20), </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric photochemistry and secondary aerosol formation of urban air in Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor heterogeneous photochemistry of molds and their contribution to HONO formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toxic Effect of Water-Soluble Particulate Pollutants from Biomass Burning on Alveolar Lung Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Lima de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.1023. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12081023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of heterogeneous uptake of NO2 on inorganic particles, sea water and urban grime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.124-135. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2021.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Aerosol Chemical Characterization by Extractive Electrospray Ionization-Ultrahigh-Resolution Mass Spectrometry (EESI-Orbitrap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (7), pp.3871-3880. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b07090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Interfacial Behavior of Typical Perfluorocarboxylic Acids at Surfactant-Coated Aqueous Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (13), </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JD032182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor heterogeneous photochemistry of furfural drives emissions of nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ---, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Secondary Brown Carbon in Biomass Burning Aerosol Proxies through NO3 Radical Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hettiyadura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shmul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (3), pp.1395-1405. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b05641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organic matter in the remote environment of the Cape Verde islands – an introduction and overview to the MarParCloud campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanneh Wadinga Fomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Triesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wurl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (11), pp.6921 - 6951. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-6921-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahe Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Climate Friendly Air Pollution Control: Sources, Processes, Impacts, and Regulation, 95, pp.1. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater analysis by ambient mass-spectrometry-based seaomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zabalegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (10), pp.6243-6257. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-6243-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characteristics and Brown Carbon Chromophores of Atmospheric Organic Aerosols Over the Yangtze River Channel: A Cruise Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (16), </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JD032497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Fe(III)/Catechols in atmospheric aqueous phase and the consequent cytotoxicity assessment in human bronchial epithelial cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202 (---), </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Photosensitization: A New Pathway for Sulfate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (6), pp.3114-3120. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b06347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Processing of Short-Chain Fatty Alcohols Induced by Photosensitized Chemistry of Brown Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), pp.631-640. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capability of CI-Orbitrap for Gas-Phase Analysis in Atmospheric Chemistry: A Comparison with the Cl-APi-TOF Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (12), pp.8142-8150. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of indoor chemistry on the emission of mVOCs from Aspergillus niger molds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lunardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 741 (---), </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Production of Chlorine Molecules from Titanium Dioxide Surfaces Containing Chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.70-75. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.9b00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Peroxy Radicals from the Photochemical Reaction of Fatty Acids at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.1247-1253. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Transformations of Liquid Drops Containing Mineral Dust and Organic Compound (Citric Acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cgo George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4619-4624. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ozone deposition: Dependence of soil resistance to soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.202-209. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the surface properties of sea spray aerosols introduced by the presence of sterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 671 (---), pp.1161-1169. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CI-Orbitrap: An Analytical Instrument To Study Atmospheric Reactive Organic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (15), pp.9419-9423. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry of dicarboxylic acids on mineral dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212, pp.262-271. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Light-Absorbing Organosulfates during Evaporation of Secondary Organic Material Extracts in the Presence of Sulfuric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Royeretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (6), pp.947-957. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation features of nitrous acid in the offshore area of the East China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 682 (---), pp.138-150. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Gas-Phase Organohalogens from Aqueous Photochemistry Using Orbitrap Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Cloudwater Collected at Puy de Dôme by FT-ICR MS Reveals the Presence of SOA Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Chaumerliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), pp.2076-2087. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced heterogeneous uptake of sulfur dioxide on mineral particles through modification of iron speciation during simulated cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (19), pp.12569-12585. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-12569-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical aging of atmospherically reactive organic compounds involving brown carbon at the air-aqueous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp.9887-9902. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-9887-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing reaction and diffusion in xanthan gum aerosol particles exposed to ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Steimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (37), pp.20613-20627. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp03731d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Headgroup and Chain Length Dependence of Surface Characteristics of Organic-Coated Sea Spray Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.571-580. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfur Compounds Formed from Heterogeneous Reaction between SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Particulate-Bound Unsaturated Fatty Acids in Ambient Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (6), pp.318-322. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.9b00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of methyl thioglycolate particles as a proxy for organosulphur containing droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lorena Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanina Bava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Juncal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (29), pp.19416 - 19423. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP08658J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry at the ocean surface is a global source of organic vapors and aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brueggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (---), </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04528-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry at the ocean surface is a global source of organic vapors and aerosols (vol 9, 2101, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (---), </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05687-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Phase Photosensitized Radical Production and Aerosol Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (14), pp.7680-7688. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b00329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Product Formation during the Photooxidation of Butanol on Atmospheric Mineral Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (9), pp.5191-5198. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b06306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed flow photoreactor experiments to assess the photocatalytic nitrogen oxides abatement under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ifang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 231 (---), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-defined palladium-ceria interfacial electronic effects trigger CO oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (72), pp.10140-10143. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc04935a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty Acid Surfactant Photochemistry Results in New Particle Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12601-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of nitrate-doped TiO2 aerosols on the fast photochemical oxidation of formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. X. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-01396-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectroscopy and magnetic behaviour of Sm3+ and Eu3+ cations in Li6Eu1-xSmx(BO3)3 solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Belhoucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.658-665. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Essential Role for Laboratory Studies in Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burkholder J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbate J. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roberts J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Melamed M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (5), pp.2519-2528. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characteristics of Organic Aerosols in Shanghai: A Study by Ultrahigh-Performance Liquid Chromatography Coupled With Orbitrap Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brueggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (21), pp.11703-11722. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD026930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty Acid Surfactant Photochemistry Results in New Particle Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12693. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12601-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation from photo-oxidation of toluene with NOx and SO2: Chamber simulation with purified air versus urban ambient air as matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Situ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary particulate emissions and secondary organic aerosol (SOA) formation from idling diesel vehicle exhaust in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 593, pp.462-469. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Rates of Refrigerants CFC-12, HCFC-22, and HFC-134a from Operating Mobile Air Conditioning Systems in Guangzhou, China: Tests inside a Busy Urban Tunnel under Hot and Humid Weather Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (11), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.7b00445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open burning of rice, corn and wheat straws: primary emissions, photochemical aging, and secondary organic aerosol formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (24), pp.14821-14839. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-14821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of biogenic surfactants: a major source of abiotic volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.59-74. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fd00022g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of polycyclic aromatic hydrocarbons adsorbed on atmospheric particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (24), pp.19517-19523. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9612-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry processes: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven S Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Caravan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.353-378. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fd90039b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the photocatalytic degradation of acetic acid in absence or presence of O-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dappozze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 339, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (16), pp.8678-8686. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO2 Uptake on Oleic Acid: A New Formation Pathway of Organosulfur Compounds in the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.6b00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions initiated by 6-carboxypterin: singlet and triplet reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (25), pp.17105-15. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp03119f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfate Formation through the Heterogeneous Reaction of Sulfur Dioxide with Unsaturated Fatty Acids and Long-Chain Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (35), pp.10336-10339. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201605266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights on the Photosensitized Chemistry of a Fatty Acid at the Air/Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.11041-11048. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric photochemistry at a fatty acid–coated air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353, pp.699-702. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaf3617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-road vehicle emissions of glyoxal and methylglyoxal from tunnel tests in urban Guangzhou, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry of imidazole-2-carboxaldehyde: HO2 radical formation and aerosol growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Steimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11823-11836. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11823-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of atmospheric particulate organosulfates in three megacities at the middle and lower reaches of the Yangtze River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2285-2298. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-2285-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of photocatalytic remediation of pollutants on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Manganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Environmental Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (5), pp.2. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11783-016-0834-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, chemistry, impacts and regulations of complex air pollution: Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahe Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of natural iron oxide as heterogeneous catalyst in photo-Fenton-like oxidation of chlorophenylurea herbicide in aqueous solution: Reaction monitoring and degradation pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mechakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 317, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of current CH4 and N2O atmospheric loss process uncertainties on calculated ozone abundances and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (10), pp.5267-5293. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014jd022067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for time-to-event end point definitions in sarcomas and gastrointestinal stromal tumors (GIST) trials: results of the DATECAN initiative (Definition for the Assessment of Time-to-event Endpoints in CANcer trials)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdu360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting canopy development and physiology using a European phenology camera network at flux sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshie Mizunuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (20), pp.5995 - 6015. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-5995-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ait-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Photochemistry in the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Nizkorodov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (10), pp.4218-4258. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500648z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Humic Substance Photosensitized Reactions via Carbon and Hydrogen Isotope Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schindelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.233-242. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es502791f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling New Processes at Interfaces: Photochemical Isoprene Production at the Sea Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (22), pp.13199-13205. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottalico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.136-144. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-resolved study of the multiphase chemistry of excited carbonyls: Imidazole-2-carboxaldehyde and halides (vol 17, pg 801, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.468-468. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized Production of Atmospherically Reactive Organic Compounds at the Air/Aqueous Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (26), pp.8348-8351. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b04051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized production of functionalized and unsaturated organic compounds at the air-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.12741. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluted dust promotes new particle formation and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Kerminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.6634. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep06634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV polarization lidar for remote sensing new particles formation in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.A1009-A1022. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.22.0a1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry of gaseous NO2 on solid fluoranthene films: A source of gaseous nitrous acid (HONO) in the urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cazoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device for formaldehyde and total aldehydes real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.1258-1269. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-resolved study of the multiphase chemistry of excited carbonyls: Imidazole-2-carboxaldehyde and halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (7-8), pp.801-807. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyoxal Induced Atmospheric Photosensitized Chemistry Leading to Organic Aerosol Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Z. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405581g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous uptake of NO2 on Arizona Test Dust under UV-A irradiation: An aerosol flow tube study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.45-51. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosol formation photo-enhanced by the formation of secondary photosensitizers in aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Z. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3fd00044c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the origins, chemical composition and aging of oxygenated organic aerosols: case study of a Mediterranean industrialized environment, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (15), pp.7875-7894. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-7875-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative pathway for atmospheric particles growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosenorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.6840-6844. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1120593109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particle formation from the interaction of SO2 and mineral dust under light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 243, pp.1297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Catalysis: A Key Tool toward Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1897-1906. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Focus Issue on Marine Boundary Layer: Ocean Atmosphere Interactions Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.10383-10384. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303551b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation in the atmosphere by new aerosol-based photo-induced processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Z. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 244, pp.1291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Jean-Marie Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-Surface Chemistry and Its Impact on the Marine Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.10385-10389. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es301651m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nekat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.20842-20847. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool formaldehyde measurement in simulated and real atmospheres for indoor air survey and concentration change monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3-4), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-010-0102-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General overview: European Integrated project on Aerosol Cloud Climate and Air Quality interactions (EUCAARI) - integrating aerosol research from nano to global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kulmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Lappalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Baltensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.13061-13143. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-13061-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Atmospheric Humic Like Substances by Ozone: A Kinetic and Structural Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5238-5244. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es200587z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased steady state uptake of ozone on soot due to UV/Vis radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zelenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Styler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.719. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010jd015500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Diesel Oxidation Catalysts on the Diesel Particulate Filter Regeneration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.10591-10597. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es2026054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Formation from Illuminated Titanium Dioxide Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (24), pp.8234-+. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1018755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light changes the atmospheric reactivity of soot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (15), pp.6605-6609. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0908341107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced NO2 Loss on Simulated Urban Grime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11-SI, pp.3956-3961. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Phase Reactivity of Nitrate Radicals (NO3) Toward Dicarboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semainville P. G. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.1247-1260. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of current issues in the uptake of atmospheric trace gases by aerosols and clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. D. Abbatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (21), pp.10561-10605. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-10561-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmosphere: An Incredible Playground for Physical Chemists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11- SI, pp.3775-3777. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aerosol chemical composition with aerosol mass spectrometry in Central Europe: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. H. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Alfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (21), pp.10453-10471. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-10453-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dioxide removal and nitrous acid formation on titanium oxide surfaces-an air quality remediation process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (31), pp.8992-8999. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b925785c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humic acid in ice Photo-enhanced conversion of nitrogen dioxide into nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 SI, pp.5443-5450. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red sky at night: Long-wavelength photochemistry in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (14), pp.5321-5326. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903680v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the tropospheric formaldehyde loss onto mineral dust and urban surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.5468-5475. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicals in the Atmosphere: A Changing World!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zetzsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (14), pp.3059-3062. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of Atmospheric Dust: Ozone Decomposition on Illuminated Titanium Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (19), pp.7437-7442. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es901569d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced ozone depletion by humic acid films and submicron aerosol particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fahrni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.223. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008jd011237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced oxidation of sea salt halides by aromatic ketones: a source of halogenated radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (13), pp.4229-4237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photooxidation of Halides by Chlorophyll at the Air-Salt Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Reeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (30), pp.8591-8595. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced ozone loss on solid pyrene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Styler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (36), pp.7876-7884. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b904180j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoreactivity of NO2 on mineral dusts originating from different locations of the Sahara desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (9), pp.1312-1319. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b806441e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation, properties and impact of secondary organic aerosol: current and emerging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hallquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Baltensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (14), pp.5155-5236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of mineral dust surface as a potential atmospheric renoxification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.224. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008gl036662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Constants for the OH Reactions with Oxygenated Organic Compounds in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.309-326. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced Reaction of Ozone with Chlorophyll at the Seawater Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Reeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (6), pp.2071-2077. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp805167d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ozone with organic surface films in the presence of simulated sunlight: impact on wettability of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheak Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (20), </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717993f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced uptake of NO2 on mineral dust: Laboratory experiments and model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.35. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Chemistry of Ozone on Fulvic Acids Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (24), pp.9165-9170. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es801539y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ozone with organic surface films in the presence of simulated sunlight: impact on wettability of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nieto-Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.2964-2971. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717993f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Uptake of Ozone by Chlorophyll at Aqueous Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.1138-1143. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0718220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized Heterogeneous Chemistry of Ozone on Organic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.1268-1276. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp074348tS1089-5639(07)04348-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.4237-4248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.4035-4064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (16), pp.4248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrate radical (NO3) reactions with carbonyls and acids in aqueous solution as a function of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaillard de Semainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.958-968. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b613956f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metals in Atmospheric Liquid Phases: Sources, Reactivity, and Sensitive Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine V. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cgo George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (9), pp.3388 - 3431. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr040649c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced uptake of gaseous NO2 on solid organic compounds: a photochemical source of HONO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 130, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b417888m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric loss processes of dimethyl and diethyl carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.151-174. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020605807298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interfacial Chemistry of Wet Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Conference - Understanding the Atmosphere via Molecular Processes and Global Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Sunday River, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the interfacial chemistry of atmospheric aerosols leads to the production of hydroxyl radicals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interfacial Chemistry of Atmospheric Aerosols... from Water to Organic-Rich Microdroplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle emissions under real driving conditions: investigating the impact of semi-volatile compounds on air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jabbari-Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity driven spontaneous OH radical-initiated oxidation of organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson D. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2025 EUROPEAN AEROSOL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey into the Interfacial Chemistry of Wet aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Clouds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Sonderborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Chemistry of Atmospheric Aerosols: A Journey from Water to Organic-Rich Microdroplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial chemistry of secondary organic aerosol : a key process for oxidants production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BACO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity driven spontaneous OH radical-initiated oxidation of pure organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donalson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Clouds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Sønderborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A link between Hofmeister series and spontaneous formation of H2O2 at the air-water interface of salt containing droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous H2O2 formation at the interfaces of salt-containing aqueous droplets: A mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous interfacial oxidant formation as a key driver for aerosol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Research Academy of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited triplet states from aerosol extracts competing with OH radical and singlet oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mystery of spontaneous interfacial formation of H2O2 unraveled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous interfacial oxidant formation as a key driver for aerosol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Center for Eco-Environmental Sciences, Chinese Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocatalyseurs en action dans un microscope électronique à transmission environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ben Guerir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous interfacial oxidant formation as a key driver for aerosol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Institute of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization in the air… and its impact on oxidation capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosciences24 : Réunion des sociétés francaises de photobiologie, photochimie, photophysique et des photosciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited state-driven uptake of SO2 with aqueous vanillin and humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous interfacial oxidant formation as a key driver for aerosol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insitut paul Scherrer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization in the air… and its impact on oxidation capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Shandong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Chemistry at the Air/Water Interface - Mechanistics Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fudan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Trapping in the Study of the Air/Water Interface Effects in Tropospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH formation from excited triplet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Chemistry at the Air/Water Interface - Mechanistics Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guangzhou Insitute for Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Canton, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization in the air… and its impact on oxidation capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry Departement University of Toronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Formation of OH Radicals in the Air-Water Interface of Water Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization is in the air and impacts the multiphase on oxidation capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous chemistry and nanometer particle growth: Laboratory studies of particle size dependent aerosol chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rautenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging sources of tropospheric multiphase oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UC Irvine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Chemistry at the Air/Water Interface - Mechanistics Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Aarhus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of aerosols and gases in the marine boundary layer: abiotic vs biotic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruder Boskovic Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules fines dans l’air : Des composés nanométriques aux impacts planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolvaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging multiphase oxidants in the anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization is in the air and impactsaerosol ageing and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Fudan International Workshop on Atmospheric Science Frontier (FIWAS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles are in the air: from molecules to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Symposium on Environmental Sciences ON THE TOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CI-Orbitrap: an instrument to study atmospheric reactive organic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference-EAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Air/Water exchanges on the air quality under the polluted conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Polytechnic University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical ageing on the toxicity of biogenic and anthropogenic organic aerosols using model cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clémen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference-EAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosols – Les particules sont dans l’air !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, GIF-sur-YVETTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical ageing of plumes from emission sources based on chamber simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of soil ozone deposition: dependence of the resistance to soil deposition to surface humidity and soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme LEFE, INSU, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization in the air: bridging fundamental bulk processes with secondary organic aerosol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions as a source of secondary organic aerosols formation in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and chemical properties of aged biomass burning aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cazoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMbustion POLlution Atmosphérique (COMPOLA@2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights of Glutaric and Adipic Acids Heterogeneous Photooxidation on Mineral Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Molecular Understanding of Atmospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bad Honnef Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés photocatalytiques des poussières minérales aux impacts sur la qualité de l'air et le climat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMbustion POLlution Atmosphérique (COMPOLA@2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of aerosols and gases in the marine boundary layer: abiotic vs biotic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Zurich Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic Interfacial Photochemistry of Biogenic Surfactants as a Major Source of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Chemical and Biological Processes: Interactions and Impacts, ATMOCHEMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont Ferrand France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des processus photocatalytiques pour la dépollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions de particules fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Martinez Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Solaize France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions de particules fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molino A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Solaize France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of biogenic surfactants: a major source of abiotic volatile organic compounds and aerosols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Anthropocene: Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, York United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfate Formation through the Heterogeneous Reaction of Sulfur Dioxide with Unsaturated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle – Sources, Aging, Sinks, Impacts ICAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling atmospheric heterogeneous chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mineral dust: investiganting voc’s oxidation kinetics and product formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUST 2016, 2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Taranto/Castellaneta Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evaluation des processus photocatalytiques pour la depollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPOLA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry at the air/sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAO 10th anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sao Vicente, Cape Verde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized production of volatile organic compounds and aerosols at the air-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International PTR-MS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical reaction at the air-water interface and effect on atmospheric nitric oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la régénération des filtres à particules sur les émissions réelles et la formation d’aérosols secondaires : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. R’mil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la Combustion et Pollution Atmosphérique, ComPolA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochimie Hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfate formation through the heterogeneous reaction of sulfur dioxide with unsaturated compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Donadson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Passanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la vie chimique compliquée des aérosols... des transformations incessantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Aérosols Carbonés: Impacts sur le Climat et la Qualité de l’Air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shine light on oceans and â¦change air-sea interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">San Diego - Spring 2016 - American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unravelling air-sea interactions driven by photochemistry in the sea-surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of individual particles: Evidence of sulfate formation through oxidation of organic sulfur compounds on particle surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem - Chemistry of Atmospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heterogeneous photochemistry in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI DECHEMA GDCh Expert Forum Atmospheric Chemistry Tropospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shining light on the air-sea interface: investigating the photochemical production of functionalized VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciuraru R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO2 addition to alkenes: a new formation mechanism of organosulfates in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biogenic Source of Ice Nucleating Marine Aerosol Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Atmospheric Chemistry Colloquium for Emerging Senior Scientists (ACCESS XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Upton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Aerosol Source from Photochemistry at the Ocean Microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the pathway for the photochemical formation of VOCs in presence of an organic monolayer at the air/water interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new photosensitized aerosol source at the ocean microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Congress of Pacific Basin Societies, PACIFICHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can engineered surfaces clean the air of our cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Sustainbility Institute, Arizona State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of SIV species with organic compounds: formation mechanisms of organo-sulfur derivatives in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochimie interfaciale atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR 3533 Edifices Moléculaires Isolés et Environnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boulder/Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazole-2-carboxaldehyde, a new efficient photosensitizer: fundamental kinetics and proposed mechanism for the formation of halide radicals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC Science Conférence on Atmospheric Chemistry 13th Quadrennial iCACGP Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus photochimiques à linterface air-mer : formation des composés organiques volatils et des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire LASIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Molecular-Level Understanding of Atmospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New photosensitized processes at aerosol and ocean surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical properties and morphology of Marine Aerosol in the Mediterranean atmosphere: a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">air-sea exchanges driven by light: functionalized VOC and particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés autophotocatalytiques des aérosols: une nouvelle voie de croissance des aérosols dans l'atmosphčre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bordeaux (Site de Talence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00970199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE TSI 2014 &amp;quot;Nanoparticules : éléments de base, applications et solutions pour la mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00970508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the ionic reaction channels in the Secondary Organic Aerosol formation from glyoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maxut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M Waxman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophotocatalytic properties of organic aerosols: a new pathway for SOA growth in the troposhere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Quadrennial iCACGP Symposium/13th IGAC Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochimie aux interfaces : quel impact pour la troposphere ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion et Pollution Atmospherique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle formation through photosensitized reactions at the air-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compounds emission from light-induced reactions at the sea surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC Science Conférence on Atmospheric Chemistry13th Quadrennial iCACGP Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grossissement photosensibilisé de l’aérosol organique induit par la chimie du glyoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone «COMbustion et POLlution Atmosphérique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the sea surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel du groupe francais de cinétique et photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the oxidation mechanisms of limonene photosensitized by imidazole-2-carboxaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the sea surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FAll American Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust & Photocatalysis produces SO2 nucleation events in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">second Conference on Laser, Weather and Climate (LWC2013) in Geneva,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized studies at the air-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry of carbonyls drives organic aerosols production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2013 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Los Angeles &amp; San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTICLE FORMATION FROM AIR-SEA EXCHANGE DRIVEN BY LIGHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2013, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Aerosol Formation Photoenhanced by the Formation of Secondary Photo-sensitizers in ageing Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Aerosol Formation Photoenhanced by the Formation of Secondary Photo-sensitizers in ageing Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European aerosol conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the oxidation mechanism of limonene photosensitized by imidazole-2-carboxaldehyde and leading to aerosol growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the sea surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of Airborne Dust Produces Nucleation Events in the Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Miffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rairoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Aerosol Formation Photo-enhanced by the Formation of Secondary Photo-sensitizers in ageing Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 165: Tropospheric aerosol - formation, transformation, fate and impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reaction of sulphur dioxide on Eyjafjallajökulls volcanic ash from the 2010 eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delichere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry driving organic aerosols production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry driving organic aerosols production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Photocatalytic Process: Impacts on the Free Troposphere and Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Air Quality- the Role of VOC and NOx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéral dust photochemistry induces nucleation events in the presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFCP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">secondary organic aerosol formation in the atmosphere by new aerosol-based photo-induced process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nekat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted formation and growth of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field studies on the impact of domestic activities on indoor air quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDDOR AIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reaction in ambient aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop in the series "Urban Air Quality and Traffic"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Favez O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of NOx reactions on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO ARW 084153: Disposal of Dangerous Chemicals in Urban Areas and Mega Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des processus photocatalytiques pour la dépollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone POGAT 2011 "Polluants Organiques générés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical production of halogenated radicals in the marine boundary layer: new and old directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP3, Third International Conference on Semiconductor Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and particle growth from gaseous compounds released during particles filter regeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités domestiques et qualité de l'air intérieur : émissions, réactivité et produits secondaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Techniques RSEIN / OQAI : les Particules dans l'Air Intérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light changes the atmospheric reactivity of soot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced NO2 loss on simulated urban grime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric heterogeneous chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic products of the NO2 de-polluting process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-Franch Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool formaldehyde measurement in simulated and real atmosphere for indoor air monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry for a Sustainable World, ACS 239TH ACS NATIONAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic products of the NO2 de-polluting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP3, Third International Conference on Semiconductor Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the UV to the visible: the role of photosensitized reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight induced nucleation in the interaction of SO2 and mineral dust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-Franch Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced aging of tropospheric aerosols: what is more important UV or visible light?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of petrochemical activities on fine particles and VOC observed in a Mediterranean urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool formaldehyde measurements in simulated and real atmosphere for indoor air monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustina Fuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Air Quality, Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monge M.-E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Process for Reducing Emissions of Diesel Particulates (IPREP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferronato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Process for Reducing Emissions of Diesel Particulates (IPREP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Thessaloniki, Greece. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced Uptake or Deposition of Ozone onto Organic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Reeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the air/sea interface: as a new source of halogenated radical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IGAC Conference. Bridging the Scales in Atmospheric Chemistry: Local to Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory and Photochemical Reactor Studies of HONO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nitrous Acid: Tropospheric Chemistry, Measurement, Methods and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced conversion of NO2 on dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung der Deutschen Physikalischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of photosensitised reactions in organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds (VOC) in the Urban Atmosphere of Europe – Sources, Transformation and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced conversion of NO2 on dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerodyne Inc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Billerica MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Processing in Clouds: The Chemistry and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nato Advanced Research Workshop: Simulation and Assessment of Chemical Processes in a Multiphase Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alushta, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced ozone uptake onto humic acid films and aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fahrni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organics and uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accommodation Coefficient meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced uptake of NO2 on submicron humic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung der Deutschen Physikalischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Volatile Organic Compounds to the Atmosphere from Photochemistry in Thermokarst Ponds in Subarctic Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Volatile Interactions in Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase reactivities of excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Production of H2O2 at the Liquid-ice Interface: A Potential Source of Atmospheric Oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werne. Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theis. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson D. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Sino-French Workshop for Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous formation of OH radicals and H2O2 in the air-water interface of water droplets at different temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous formation of oxidants at liquid-ice interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reactivities of excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of marine diatom lipids: Abiotic production of volatile organic compounds and new particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic aerosols by online CI-Orbitrap MS: Laboratory studies of particle size dependent aerosol chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization is in the air and opens new route for sulfate production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lake Arrowhead, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic volatile organicco mpound emission profiles of rapeseed leaf litter and soil and its secondary organic aerosol formation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions as a source of secondary organic aerosols formation in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE - EAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle growth induced by photosensitized reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE - EAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air/sea interfacial photochemistry is a global source of organic vapors and aerosol particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 joint 14th iCACGP Quadrennial Symposium and 15th IGAC Science Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized heterogeneous processes of fatty acid on indoor surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogenated organic compounds production by photosensitized reactions at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 joint 14th iCACGP Quadrennial Symposium and 15th IGAC Science Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogenated organic compounds production by photosensitized reactions at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions as a source of secondary organic aerosols formation in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMbustion POLlution Atmosphérique (COMPOLA@2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reactive uptake of oxygenated volatile organic compounds on acidic aerosols on SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cazoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfate formation through the heterogeneous reaction of sulfur dioxide with unsaturated compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston / Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of biogenic surfactants: estimating abiotic isoprene production on a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Anthropocene: Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, York United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic interfacial photochemistry of biogenic surfactants as a major source of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WE-Heraeus seminar on Aerosols, Climate and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bad Honnef Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of biogenic surfactants: estimating abiotic isoprene production on a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Anthropocene: Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, York United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of interfacial photochemistry for secondary organic aerosol formation over aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of methyl thioglycolate, CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OC(O)CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SH in condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.B. Bava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juncal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPC16 - Chemical Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Particle Formation and Aerosol Growth due to Surfactant Photochemistry at the Air/Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reactions of siv species with organic compounds: formation mechanisms of organo-sulfur derivatives in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI DECHEMA GDCh Expert Forum Atmospheric Chemistry Tropospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potentially New Aerosol Particle Source Due to Photochemistry at the Ocean Surface Microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Atmospheric Chemistry Colloquium for Emerging Senior Scientists (ACCESS XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Upton, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble 15 et 16 Janvier 2015 – Séminaire de revue de projets à mi-parcours SIMI 7-8 Blanc - Blanc Inter - JCJC 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pge Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cgo George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian George </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Ion Chemistry at the Air–Water Interface of Nitrite/Nitrate-Containing Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. James Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c15074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring molecular singlet oxygen ( &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt; O &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; *) from atmospheric photosensitizers: Intercomparison of techniques, irradiation setups, data analysis and protocol recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gemmell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie Dahler Heinlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sardena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-6292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appreciation of Peer Reviewers for 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Garny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (8), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2026jd046928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-to-air transfer of dissolved organic carbon via sea spray aerosol during phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona Tchinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-2191-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Decarboxylation of Atmospheric Acids: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Droplet surface spontaneous oxidation as a dominant formation pathway of organosulfates in the marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-68380-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of atmospheric pollutants on road asphalt pavements: an underestimated sink in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Clean Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44407-025-00043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Perfluorooctanoic Acid Degradation at Gas–Liquid Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c09722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved modelling of biogenic emissions in human-disturbed forest edges and urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63437-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Multiphase Chemistry: Excited Triplet States Compete with OH Radicals and Singlet Molecular Oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution of Micro-/Nanoplastic Particles and Their Chemical Speciation in the Atmosphere of Shanghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c03278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nontargeted Screening Nitrogen-Containing Organic Compounds in Frost and Wet Deposition in Rural Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (5), pp.2587-2598. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c07145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase particle formation in industrial plumes corrects missing sulfate in the urban atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONE EARTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Ion Properties Induce Spontaneous H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Production at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (31), pp.27768-27776. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c06512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic and Molecular Ions in Atmospheric Chemistry: Interfacial Reactivity, Emerging Mechanisms, and Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Knopf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (20), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jd044379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Secondary/Extractive Electrospray Ionization: From Ionization Mechanism to Instrumental Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactants Are Influencing the Photosensitized Multiphase Chemistry of SO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (22), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jd045000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity drives spontaneous OH oxidation of organic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE ADVANCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (25), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adx4507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet surface spontaneous oxidation as a dominant formation pathway of organosulfates in the marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65008-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced Uptake of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Organosulfate Formation at the Air–Aqueous Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.5c00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric water cluster–catalyzed formation of nitroaromatics as a secondary aerosol source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (41), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adv7805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Dual Effect of Menthol and Nicotine Levels in Electronic Nicotine Delivery Systems on Pulmonary Surfactant Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mcheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrestox.5c00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous production of sulfur-containing aerosols from nitroaromatic compounds and SO2 in wintertime urban haze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (11), pp.1846-1855. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scib.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized Reactions in Atmospheric Water: Triplet State Models Molecules, Reactivity, and Impact on the Carboxylic Acids and Amino Acids Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretonniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase State Regulates Photochemical HONO Production from NaNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Dicarboxylic Acid Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c10980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential secondary contribution of photosensitized chemistry to OH production in aqueous aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.1170-1182. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ea00103f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric water-soluble iron on α-pinene-derived SOA formation and transformation in the presence of aqueous droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luechtrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Held</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ea00095a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH Affects the Spontaneous Formation of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; at the Air-Water Interfaces (vol 146, pg 25889, 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d'Erceville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c14211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High Pressure Inside Aerosol Particles Enhances Photochemical Reactions of Biomass Burning Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (5), pp.1062-1071. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH Affects the Spontaneous Formation of H2O2 at the Air-Water Inter-faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d'Erceville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c07356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appreciation of Peer Reviewers for 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (8), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JD041304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate Radicals Suppress Biogenic New Particle Formation from Monoterpene Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thornton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (3), pp.1601-1614. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c07958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Molecular Characteristics, Origins, and Formation Mechanism of Reduced Nitrogen Organic Compounds in the Urban Atmosphere of Shanghai Using a Versatile Aerosol Concentration Enrichment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abudumutailifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c04071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and Mechanistic Investigation of the Spontaneous H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Generation at the Interfaces of Salt-Containing Aqueous Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (12), pp.8327-8334. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c14040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Evolutions of Permafrost-Derived Carbon in Subarctic Thermokarst Pond Surface Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c05320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium CI-Orbitrap: a tool for characterizing the reactivity of oxygenated organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.5413-5428. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-17-5413-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Volatile Organic Compounds to the Atmosphere from Photochemistry in Thermokarst Ponds in Subarctic Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Photolysis and Photo-Oxidation of Isoprene-Derived Atmospherically Relevant Hydroxy Nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rulan Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (8), pp.848-859. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Production of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; at the Liquid–Ice Interface: A Potential Source of Atmospheric Oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Theis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. James Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (51), pp.22691-22699. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c07546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Production of I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; at the Surface of Aqueous Iodide Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (32), pp.6739-6744. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c03010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous identification of N-containing oxygenated organic moleculesusing a chemical-ionization Orbitrap (CI-Orbitrap) in an eastern Chinese megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.3233-3245. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-3233-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apportioning Atmospheric Ammonia Sources across Spatial and Seasonal Scales by Their Isotopic Fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (43), pp.16424-16434. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c04027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous dark formation of OH radicals at the interface of aqueous atmospheric droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nizkorodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (15), pp.e2220228120. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2220228120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of dissolved organic matter in the transition from fresh to aged seasonal snow in an industrial city in NE China (vol 857, 159337, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 875, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic, marine ships and nucleation as the main sources of ultrafine particles in suburban Shanghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (12), pp.1805-1819. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00096f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Unregulated VOCs Downstream a Three-Way Catalyst in a Simulated Gasoline Engine Exhaust under Non-Optimum Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essyllt Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.563. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13030563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant nitrogenous secondary organic aerosol formation accelerated by cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (11), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Exposure to Secondary Organic Aerosols Causes Lung Tissue Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouyssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (15), pp.6085-6094. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c08753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of marine diatom lipids: Abiotic production of volatile organic compounds and new particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 313, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight loss and abnormal lung inflammation in mice chronically exposed to secondary organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouyssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2em00423b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH3 Weakens the Enhancing Effect of SO2 on Biogenic Secondary Organic Aerosol Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.2c00959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Iodide Activation at the Air-Water Interface of Aqueous Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicheng An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (41), pp.15580-15587. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c05777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunlight Induces the Production of Atmospheric Volatile Organic Compounds (VOCs) from Thermokarst Ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (45), pp.17363-17373. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c03303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of pH distribution inside individual microdroplet by stimulated Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (20), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2219588120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the underestimated direct emissions of nitrous acid (HONO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (35), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2302048120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of dissolved organic matter in the transition from fresh to aged seasonal snow in an industrial city in NE China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol high water contents favor sulfate and secondary organic aerosol formation from fossil fuel combustion emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-023-00504-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of anthropogenic secondary organic aerosol formation by isoprene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-022-00233-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodissociation of particulate nitrate as a source of daytime tropospheric Cl2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.939. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28383-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and related carbon cycling under elevated ground-level ozone: A mini review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of light absorption properties during photochemical aging of straw open burning aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic Mechanisms of Secondary Organic Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Glehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (7), pp.1146-1161. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrestox.1c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of water-soluble brown carbon in Qingdao, China: Impacts from marine and terrestrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2022.113144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Detection of Highly Oxygenated Organic Molecules in Shanghai by Chemical Ionization-Orbitrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (12), pp.7608-7617. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c08346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-Containing Compounds Enhance Light Absorption of Aromatic-Derived Brown Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (7), pp.4005-4016. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c08794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmelt Leads to Seasonal Nitrous Acid Formation Across Northwestern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (18), </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL098035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Secondary Nitroaromatic Compounds in Polluted Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (10), pp.e2021JD036167. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD036167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Nitrous Acid Measurement in the French Landes Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway of atmospheric sulfate formation through carbonate radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.9175-9197. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-9175-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Toxicity on Lung Cells of By-Products Present in Naphthalene Secondary Organic Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Lima de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Géloën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.319. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11040319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Photosensitized Release of VOCs from Illuminated Seawater versus Freshwater Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stirchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (9), pp.2233-2242. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitool: a software tool for analyzing online Orbitrap mass spectrometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.2377-2387. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-2377-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in sulfate aerosol light backscattering by reactive uptake of isoprene epoxydiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cholleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Surratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.5927-5935. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP05468B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superoxide and Nitrous Acid Production from Nitrate Photolysis Is Enhanced by Dissolved Aliphatic Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dalton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.53-58. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.0c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Biogenic volatile organic compound emission profiles of rapeseed leaf litter and its secondary organic aerosol formation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lunardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (16), pp.12613-12629. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-12613-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of aqueous-phase chemistry and photochemical oxidation in oxygenated organic aerosols formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixin Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haobin Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 266, pp.118738. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic-Biogenic Interactions at Night: Enhanced Formation of Secondary Aerosols and Particulate Nitrogen- and Sulfur-Containing Organics from beta-Pinene Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaomin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (12), pp.7794-7807. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c07879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthalene-Derived Secondary Organic Aerosols Interfacial Photosensitizing Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Baboomian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (13), pp.e2021GL093465. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL093465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM1.0-Nitrite Heterogeneous Formation Demonstrated via a Modified Versatile Aerosol Concentration Enrichment System Coupled with Ion Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdumutallip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (14), pp.9794-9804. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Secondary Organic Aerosol Produced by Nitrate Radical Oxidation of Biogenic Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanfu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (5), pp.2878-2889. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and reactivity of peroxy radicals and dimeric products revealed by online tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zabalegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamkaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20532-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ES&T Works Comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (5), pp.2711-2712. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c00960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Inorganic Ions Characteristics in PM2.5 Along Offshore and Coastal Areas of the Megacity Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (20), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD035139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unexpected large continental source of reactive bromine and chlorine with significant impact on wintertime air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric photochemistry and secondary aerosol formation of urban air in Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor heterogeneous photochemistry of molds and their contribution to HONO formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toxic Effect of Water-Soluble Particulate Pollutants from Biomass Burning on Alveolar Lung Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Lima de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.1023. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12081023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of heterogeneous uptake of NO2 on inorganic particles, sea water and urban grime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.124-135. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2021.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Interfacial Behavior of Typical Perfluorocarboxylic Acids at Surfactant-Coated Aqueous Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (13), </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JD032182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Aerosol Chemical Characterization by Extractive Electrospray Ionization-Ultrahigh-Resolution Mass Spectrometry (EESI-Orbitrap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (7), pp.3871-3880. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b07090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor heterogeneous photochemistry of furfural drives emissions of nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ---, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Secondary Brown Carbon in Biomass Burning Aerosol Proxies through NO3 Radical Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hettiyadura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shmul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (3), pp.1395-1405. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b05641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organic matter in the remote environment of the Cape Verde islands – an introduction and overview to the MarParCloud campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanneh Wadinga Fomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Triesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wurl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (11), pp.6921 - 6951. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-6921-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahe Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Climate Friendly Air Pollution Control: Sources, Processes, Impacts, and Regulation, 95, pp.1. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater analysis by ambient mass-spectrometry-based seaomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zabalegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (10), pp.6243-6257. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-6243-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characteristics and Brown Carbon Chromophores of Atmospheric Organic Aerosols Over the Yangtze River Channel: A Cruise Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (16), </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JD032497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Fe(III)/Catechols in atmospheric aqueous phase and the consequent cytotoxicity assessment in human bronchial epithelial cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202 (---), </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Photosensitization: A New Pathway for Sulfate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (6), pp.3114-3120. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b06347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Processing of Short-Chain Fatty Alcohols Induced by Photosensitized Chemistry of Brown Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), pp.631-640. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capability of CI-Orbitrap for Gas-Phase Analysis in Atmospheric Chemistry: A Comparison with the Cl-APi-TOF Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (12), pp.8142-8150. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Production of Chlorine Molecules from Titanium Dioxide Surfaces Containing Chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.70-75. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.9b00704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Peroxy Radicals from the Photochemical Reaction of Fatty Acids at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.1247-1253. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of indoor chemistry on the emission of mVOCs from Aspergillus niger molds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lunardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 741 (---), </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Transformations of Liquid Drops Containing Mineral Dust and Organic Compound (Citric Acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cgo George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4619-4624. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ozone deposition: Dependence of soil resistance to soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.202-209. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the surface properties of sea spray aerosols introduced by the presence of sterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 671 (---), pp.1161-1169. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry of dicarboxylic acids on mineral dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212, pp.262-271. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CI-Orbitrap: An Analytical Instrument To Study Atmospheric Reactive Organic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (15), pp.9419-9423. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Light-Absorbing Organosulfates during Evaporation of Secondary Organic Material Extracts in the Presence of Sulfuric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Royeretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (6), pp.947-957. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation features of nitrous acid in the offshore area of the East China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 682 (---), pp.138-150. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Gas-Phase Organohalogens from Aqueous Photochemistry Using Orbitrap Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Cloudwater Collected at Puy de Dôme by FT-ICR MS Reveals the Presence of SOA Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Chaumerliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), pp.2076-2087. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced heterogeneous uptake of sulfur dioxide on mineral particles through modification of iron speciation during simulated cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (19), pp.12569-12585. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-12569-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical aging of atmospherically reactive organic compounds involving brown carbon at the air-aqueous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp.9887-9902. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-9887-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing reaction and diffusion in xanthan gum aerosol particles exposed to ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Steimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (37), pp.20613-20627. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp03731d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfur Compounds Formed from Heterogeneous Reaction between SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Particulate-Bound Unsaturated Fatty Acids in Ambient Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (6), pp.318-322. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.9b00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Headgroup and Chain Length Dependence of Surface Characteristics of Organic-Coated Sea Spray Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.571-580. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of methyl thioglycolate particles as a proxy for organosulphur containing droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lorena Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanina Bava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Juncal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (29), pp.19416 - 19423. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP08658J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry at the ocean surface is a global source of organic vapors and aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brueggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (---), </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04528-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry at the ocean surface is a global source of organic vapors and aerosols (vol 9, 2101, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (---), </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05687-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Phase Photosensitized Radical Production and Aerosol Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (14), pp.7680-7688. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b00329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Product Formation during the Photooxidation of Butanol on Atmospheric Mineral Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (9), pp.5191-5198. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b06306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed flow photoreactor experiments to assess the photocatalytic nitrogen oxides abatement under simulated atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ifang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 231 (---), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-defined palladium-ceria interfacial electronic effects trigger CO oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (72), pp.10140-10143. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc04935a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of nitrate-doped TiO2 aerosols on the fast photochemical oxidation of formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. X. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-01396-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty Acid Surfactant Photochemistry Results in New Particle Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12601-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Essential Role for Laboratory Studies in Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burkholder J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbate J. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roberts J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Melamed M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (5), pp.2519-2528. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characteristics of Organic Aerosols in Shanghai: A Study by Ultrahigh-Performance Liquid Chromatography Coupled With Orbitrap Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brueggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (21), pp.11703-11722. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD026930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation from photo-oxidation of toluene with NOx and SO2: Chamber simulation with purified air versus urban ambient air as matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Situ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary particulate emissions and secondary organic aerosol (SOA) formation from idling diesel vehicle exhaust in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 593, pp.462-469. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectroscopy and magnetic behaviour of Sm3+ and Eu3+ cations in Li6Eu1-xSmx(BO3)3 solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekia Belhoucif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.658-665. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Rates of Refrigerants CFC-12, HCFC-22, and HFC-134a from Operating Mobile Air Conditioning Systems in Guangzhou, China: Tests inside a Busy Urban Tunnel under Hot and Humid Weather Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (11), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.7b00445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open burning of rice, corn and wheat straws: primary emissions, photochemical aging, and secondary organic aerosol formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (24), pp.14821-14839. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-14821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of biogenic surfactants: a major source of abiotic volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.59-74. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fd00022g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of polycyclic aromatic hydrocarbons adsorbed on atmospheric particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kiselev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (24), pp.19517-19523. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9612-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry processes: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven S Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Caravan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.353-378. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fd90039b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the photocatalytic degradation of acetic acid in absence or presence of O-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dappozze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 339, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (16), pp.8678-8686. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO2 Uptake on Oleic Acid: A New Formation Pathway of Organosulfur Compounds in the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.6b00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions initiated by 6-carboxypterin: singlet and triplet reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (25), pp.17105-15. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp03119f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfate Formation through the Heterogeneous Reaction of Sulfur Dioxide with Unsaturated Fatty Acids and Long-Chain Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (35), pp.10336-10339. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201605266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights on the Photosensitized Chemistry of a Fatty Acid at the Air/Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.11041-11048. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-road vehicle emissions of glyoxal and methylglyoxal from tunnel tests in urban Guangzhou, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry of imidazole-2-carboxaldehyde: HO2 radical formation and aerosol growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Steimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11823-11836. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11823-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, chemistry, impacts and regulations of complex air pollution: Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahe Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of natural iron oxide as heterogeneous catalyst in photo-Fenton-like oxidation of chlorophenylurea herbicide in aqueous solution: Reaction monitoring and degradation pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mechakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Kribeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 317, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of atmospheric particulate organosulfates in three megacities at the middle and lower reaches of the Yangtze River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2285-2298. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-2285-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of photocatalytic remediation of pollutants on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Manganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Environmental Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (5), pp.2. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11783-016-0834-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of current CH4 and N2O atmospheric loss process uncertainties on calculated ozone abundances and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (10), pp.5267-5293. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014jd022067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ait-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting canopy development and physiology using a European phenology camera network at flux sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Filippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshie Mizunuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (20), pp.5995 - 6015. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-5995-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for time-to-event end point definitions in sarcomas and gastrointestinal stromal tumors (GIST) trials: results of the DATECAN initiative (Definition for the Assessment of Time-to-event Endpoints in CANcer trials)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdu360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Photochemistry in the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Nizkorodov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (10), pp.4218-4258. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500648z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Humic Substance Photosensitized Reactions via Carbon and Hydrogen Isotope Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schindelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.233-242. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es502791f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling New Processes at Interfaces: Photochemical Isoprene Production at the Sea Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (22), pp.13199-13205. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic de-pollution in the Leopold II tunnel in Brussels: NOx abatement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beeldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a photocatalytic de-polluting field site in the Leopold II tunnel in Brussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Akylas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottalico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.136-144. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-resolved study of the multiphase chemistry of excited carbonyls: Imidazole-2-carboxaldehyde and halides (vol 17, pg 801, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.468-468. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized Production of Atmospherically Reactive Organic Compounds at the Air/Aqueous Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (26), pp.8348-8351. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b04051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized production of functionalized and unsaturated organic compounds at the air-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.12741. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluted dust promotes new particle formation and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Kerminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.6634. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep06634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV polarization lidar for remote sensing new particles formation in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.A1009-A1022. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.22.0a1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry of gaseous NO2 on solid fluoranthene films: A source of gaseous nitrous acid (HONO) in the urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cazoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device for formaldehyde and total aldehydes real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.1258-1269. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-resolved study of the multiphase chemistry of excited carbonyls: Imidazole-2-carboxaldehyde and halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (7-8), pp.801-807. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyoxal Induced Atmospheric Photosensitized Chemistry Leading to Organic Aerosol Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Z. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405581g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous uptake of NO2 on Arizona Test Dust under UV-A irradiation: An aerosol flow tube study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.45-51. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosol formation photo-enhanced by the formation of secondary photosensitizers in aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Z. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3fd00044c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the origins, chemical composition and aging of oxygenated organic aerosols: case study of a Mediterranean industrialized environment, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (15), pp.7875-7894. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-7875-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative pathway for atmospheric particles growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosenorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.6840-6844. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1120593109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particle formation from the interaction of SO2 and mineral dust under light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 243, pp.1297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Catalysis: A Key Tool toward Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1897-1906. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Focus Issue on Marine Boundary Layer: Ocean Atmosphere Interactions Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.10383-10384. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303551b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation in the atmosphere by new aerosol-based photo-induced processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Z. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 244, pp.1291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Jean-Marie Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-Surface Chemistry and Its Impact on the Marine Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.10385-10389. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es301651m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nekat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.20842-20847. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool formaldehyde measurement in simulated and real atmospheres for indoor air survey and concentration change monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3-4), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-010-0102-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General overview: European Integrated project on Aerosol Cloud Climate and Air Quality interactions (EUCAARI) - integrating aerosol research from nano to global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kulmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Lappalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Baltensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.13061-13143. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-13061-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Atmospheric Humic Like Substances by Ozone: A Kinetic and Structural Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5238-5244. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es200587z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased steady state uptake of ozone on soot due to UV/Vis radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zelenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Styler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.719. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010jd015500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Diesel Oxidation Catalysts on the Diesel Particulate Filter Regeneration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.10591-10597. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es2026054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light changes the atmospheric reactivity of soot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (15), pp.6605-6609. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0908341107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Phase Reactivity of Nitrate Radicals (NO3) Toward Dicarboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semainville P. G. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.1247-1260. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced NO2 Loss on Simulated Urban Grime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11-SI, pp.3956-3961. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Formation from Illuminated Titanium Dioxide Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (24), pp.8234-+. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1018755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of current issues in the uptake of atmospheric trace gases by aerosols and clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. D. Abbatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (21), pp.10561-10605. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-10561-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmosphere: An Incredible Playground for Physical Chemists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11- SI, pp.3775-3777. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aerosol chemical composition with aerosol mass spectrometry in Central Europe: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. H. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Alfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (21), pp.10453-10471. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-10453-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dioxide removal and nitrous acid formation on titanium oxide surfaces-an air quality remediation process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (31), pp.8992-8999. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b925785c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humic acid in ice Photo-enhanced conversion of nitrogen dioxide into nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 SI, pp.5443-5450. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red sky at night: Long-wavelength photochemistry in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (14), pp.5321-5326. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903680v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicals in the Atmosphere: A Changing World!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zetzsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (14), pp.3059-3062. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the tropospheric formaldehyde loss onto mineral dust and urban surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.5468-5475. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced ozone depletion by humic acid films and submicron aerosol particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fahrni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.223. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008jd011237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of Atmospheric Dust: Ozone Decomposition on Illuminated Titanium Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (19), pp.7437-7442. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es901569d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced oxidation of sea salt halides by aromatic ketones: a source of halogenated radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (13), pp.4229-4237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photooxidation of Halides by Chlorophyll at the Air-Salt Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Reeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (30), pp.8591-8595. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoreactivity of NO2 on mineral dusts originating from different locations of the Sahara desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (9), pp.1312-1319. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b806441e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced ozone loss on solid pyrene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Styler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (36), pp.7876-7884. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b904180j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation, properties and impact of secondary organic aerosol: current and emerging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hallquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Baltensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (14), pp.5155-5236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of mineral dust surface as a potential atmospheric renoxification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.224. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008gl036662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Constants for the OH Reactions with Oxygenated Organic Compounds in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.309-326. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced Reaction of Ozone with Chlorophyll at the Seawater Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Reeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (6), pp.2071-2077. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp805167d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ozone with organic surface films in the presence of simulated sunlight: impact on wettability of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheak Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (20), </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717993f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced uptake of NO2 on mineral dust: Laboratory experiments and model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.35. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Chemistry of Ozone on Fulvic Acids Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (24), pp.9165-9170. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es801539y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ozone with organic surface films in the presence of simulated sunlight: impact on wettability of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nieto-Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.2964-2971. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717993f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Uptake of Ozone by Chlorophyll at Aqueous Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.1138-1143. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0718220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized Heterogeneous Chemistry of Ozone on Organic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.1268-1276. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp074348tS1089-5639(07)04348-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.4237-4248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.4035-4064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced conversion of nitrogen dioxide into nitrous acid on submicron humic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (16), pp.4248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrate radical (NO3) reactions with carbonyls and acids in aqueous solution as a function of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaillard de Semainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.958-968. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b613956f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metals in Atmospheric Liquid Phases: Sources, Reactivity, and Sensitive Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine V. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cgo George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (9), pp.3388 - 3431. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr040649c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced uptake of gaseous NO2 on solid organic compounds: a photochemical source of HONO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 130, </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b417888m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric loss processes of dimethyl and diethyl carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.151-174. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020605807298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interfacial Chemistry of Wet Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Conference - Understanding the Atmosphere via Molecular Processes and Global Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Sunday River, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the interfacial chemistry of atmospheric aerosols leads to the production of hydroxyl radicals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interfacial Chemistry of Atmospheric Aerosols... from Water to Organic-Rich Microdroplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle emissions under real driving conditions: investigating the impact of semi-volatile compounds on air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jabbari-Hichri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity driven spontaneous OH radical-initiated oxidation of organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson D. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2025 EUROPEAN AEROSOL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey into the Interfacial Chemistry of Wet aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Clouds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Sonderborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Chemistry of Atmospheric Aerosols: A Journey from Water to Organic-Rich Microdroplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial chemistry of secondary organic aerosol : a key process for oxidants production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BACO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity driven spontaneous OH radical-initiated oxidation of pure organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donalson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Clouds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Sønderborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A link between Hofmeister series and spontaneous formation of H2O2 at the air-water interface of salt containing droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous H2O2 formation at the interfaces of salt-containing aqueous droplets: A mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited triplet states from aerosol extracts competing with OH radical and singlet oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous interfacial oxidant formation as a key driver for aerosol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Research Academy of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mystery of spontaneous interfacial formation of H2O2 unraveled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous interfacial oxidant formation as a key driver for aerosol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Center for Eco-Environmental Sciences, Chinese Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocatalyseurs en action dans un microscope électronique à transmission environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ben Guerir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous interfacial oxidant formation as a key driver for aerosol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Institute of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization in the air… and its impact on oxidation capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosciences24 : Réunion des sociétés francaises de photobiologie, photochimie, photophysique et des photosciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous interfacial oxidant formation as a key driver for aerosol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insitut paul Scherrer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited state-driven uptake of SO2 with aqueous vanillin and humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization in the air… and its impact on oxidation capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Shandong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Chemistry at the Air/Water Interface - Mechanistics Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fudan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Trapping in the Study of the Air/Water Interface Effects in Tropospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH formation from excited triplet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Chemistry at the Air/Water Interface - Mechanistics Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guangzhou Insitute for Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Canton, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization in the air… and its impact on oxidation capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry Departement University of Toronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Formation of OH Radicals in the Air-Water Interface of Water Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization is in the air and impacts the multiphase on oxidation capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous chemistry and nanometer particle growth: Laboratory studies of particle size dependent aerosol chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rautenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging sources of tropospheric multiphase oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UC Irvine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Chemistry at the Air/Water Interface - Mechanistics Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Aarhus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of aerosols and gases in the marine boundary layer: abiotic vs biotic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruder Boskovic Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging multiphase oxidants in the anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petersen-Sonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization is in the air and impactsaerosol ageing and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Fudan International Workshop on Atmospheric Science Frontier (FIWAS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules fines dans l’air : Des composés nanométriques aux impacts planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolvaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles are in the air: from molecules to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Symposium on Environmental Sciences ON THE TOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CI-Orbitrap: an instrument to study atmospheric reactive organic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference-EAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Air/Water exchanges on the air quality under the polluted conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Polytechnic University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical ageing on the toxicity of biogenic and anthropogenic organic aerosols using model cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clémen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference-EAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosols – Les particules sont dans l’air !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, GIF-sur-YVETTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical ageing of plumes from emission sources based on chamber simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of soil ozone deposition: dependence of the resistance to soil deposition to surface humidity and soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme LEFE, INSU, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization in the air: bridging fundamental bulk processes with secondary organic aerosol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions as a source of secondary organic aerosols formation in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and chemical properties of aged biomass burning aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cazoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMbustion POLlution Atmosphérique (COMPOLA@2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights of Glutaric and Adipic Acids Heterogeneous Photooxidation on Mineral Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Molecular Understanding of Atmospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bad Honnef Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés photocatalytiques des poussières minérales aux impacts sur la qualité de l'air et le climat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMbustion POLlution Atmosphérique (COMPOLA@2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of aerosols and gases in the marine boundary layer: abiotic vs biotic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Zurich Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic Interfacial Photochemistry of Biogenic Surfactants as a Major Source of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Chemical and Biological Processes: Interactions and Impacts, ATMOCHEMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont Ferrand France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des processus photocatalytiques pour la dépollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions de particules fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Martinez Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Solaize France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions de particules fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molino A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Solaize France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfate Formation through the Heterogeneous Reaction of Sulfur Dioxide with Unsaturated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle – Sources, Aging, Sinks, Impacts ICAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of biogenic surfactants: a major source of abiotic volatile organic compounds and aerosols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Anthropocene: Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, York United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mineral dust: investiganting voc’s oxidation kinetics and product formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUST 2016, 2nd International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Taranto/Castellaneta Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling atmospheric heterogeneous chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evaluation des processus photocatalytiques pour la depollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPOLA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry at the air/sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAO 10th anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sao Vicente, Cape Verde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical reaction at the air-water interface and effect on atmospheric nitric oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized production of volatile organic compounds and aerosols at the air-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International PTR-MS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la régénération des filtres à particules sur les émissions réelles et la formation d’aérosols secondaires : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. R’mil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la Combustion et Pollution Atmosphérique, ComPolA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochimie Hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfate formation through the heterogeneous reaction of sulfur dioxide with unsaturated compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Donadson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Passanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la vie chimique compliquée des aérosols... des transformations incessantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Aérosols Carbonés: Impacts sur le Climat et la Qualité de l’Air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">shine light on oceans and â¦change air-sea interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">San Diego - Spring 2016 - American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unravelling air-sea interactions driven by photochemistry in the sea-surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shining light on the air-sea interface: investigating the photochemical production of functionalized VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciuraru R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO2 addition to alkenes: a new formation mechanism of organosulfates in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of individual particles: Evidence of sulfate formation through oxidation of organic sulfur compounds on particle surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem - Chemistry of Atmospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heterogeneous photochemistry in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI DECHEMA GDCh Expert Forum Atmospheric Chemistry Tropospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Aerosol Source from Photochemistry at the Ocean Microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biogenic Source of Ice Nucleating Marine Aerosol Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Atmospheric Chemistry Colloquium for Emerging Senior Scientists (ACCESS XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Upton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new photosensitized aerosol source at the ocean microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Congress of Pacific Basin Societies, PACIFICHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the pathway for the photochemical formation of VOCs in presence of an organic monolayer at the air/water interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can engineered surfaces clean the air of our cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Sustainbility Institute, Arizona State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of SIV species with organic compounds: formation mechanisms of organo-sulfur derivatives in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochimie interfaciale atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR 3533 Edifices Moléculaires Isolés et Environnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boulder/Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus photochimiques à linterface air-mer : formation des composés organiques volatils et des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire LASIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazole-2-carboxaldehyde, a new efficient photosensitizer: fundamental kinetics and proposed mechanism for the formation of halide radicals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC Science Conférence on Atmospheric Chemistry 13th Quadrennial iCACGP Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Molecular-Level Understanding of Atmospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New photosensitized processes at aerosol and ocean surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical properties and morphology of Marine Aerosol in the Mediterranean atmosphere: a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014 Vienna | Austria | 27 April  02 May 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés autophotocatalytiques des aérosols: une nouvelle voie de croissance des aérosols dans l'atmosphčre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bordeaux (Site de Talence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00970199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">air-sea exchanges driven by light: functionalized VOC and particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE TSI 2014 &amp;quot;Nanoparticules : éléments de base, applications et solutions pour la mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00970508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the ionic reaction channels in the Secondary Organic Aerosol formation from glyoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maxut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M Waxman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophotocatalytic properties of organic aerosols: a new pathway for SOA growth in the troposhere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Quadrennial iCACGP Symposium/13th IGAC Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochimie aux interfaces : quel impact pour la troposphere ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion et Pollution Atmospherique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle formation through photosensitized reactions at the air-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compounds emission from light-induced reactions at the sea surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC Science Conférence on Atmospheric Chemistry13th Quadrennial iCACGP Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grossissement photosensibilisé de l’aérosol organique induit par la chimie du glyoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone «COMbustion et POLlution Atmosphérique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the sea surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the oxidation mechanisms of limonene photosensitized by imidazole-2-carboxaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the sea surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel du groupe francais de cinétique et photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Primary Aerosol in the Mediterranean atmosphere: physical and chemical properties from a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FAll American Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust & Photocatalysis produces SO2 nucleation events in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">second Conference on Laser, Weather and Climate (LWC2013) in Geneva,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized studies at the air-sea interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry of carbonyls drives organic aerosols production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2013 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Los Angeles &amp; San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTICLE FORMATION FROM AIR-SEA EXCHANGE DRIVEN BY LIGHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2013, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Aerosol Formation Photoenhanced by the Formation of Secondary Photo-sensitizers in ageing Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Aerosol Formation Photoenhanced by the Formation of Secondary Photo-sensitizers in ageing Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European aerosol conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the oxidation mechanism of limonene photosensitized by imidazole-2-carboxaldehyde and leading to aerosol growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the sea surface microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of Airborne Dust Produces Nucleation Events in the Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Miffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rairoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Aerosol Formation Photo-enhanced by the Formation of Secondary Photo-sensitizers in ageing Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 165: Tropospheric aerosol - formation, transformation, fate and impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reaction of sulphur dioxide on Eyjafjallajökulls volcanic ash from the 2010 eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delichere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry driving organic aerosols production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous photochemistry driving organic aerosols production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Photocatalytic Process: Impacts on the Free Troposphere and Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Air Quality- the Role of VOC and NOx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéral dust photochemistry induces nucleation events in the presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFCP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">secondary organic aerosol formation in the atmosphere by new aerosol-based photo-induced process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nekat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted formation and growth of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field studies on the impact of domestic activities on indoor air quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDDOR AIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reaction in ambient aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop in the series "Urban Air Quality and Traffic"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Favez O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of NOx reactions on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO ARW 084153: Disposal of Dangerous Chemicals in Urban Areas and Mega Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des processus photocatalytiques pour la dépollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone POGAT 2011 "Polluants Organiques générés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical production of halogenated radicals in the marine boundary layer: new and old directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP3, Third International Conference on Semiconductor Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and particle growth from gaseous compounds released during particles filter regeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités domestiques et qualité de l'air intérieur : émissions, réactivité et produits secondaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Techniques RSEIN / OQAI : les Particules dans l'Air Intérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light changes the atmospheric reactivity of soot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Donaldson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced NO2 loss on simulated urban grime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric heterogeneous chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic products of the NO2 de-polluting process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-Franch Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool formaldehyde measurement in simulated and real atmosphere for indoor air monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry for a Sustainable World, ACS 239TH ACS NATIONAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic products of the NO2 de-polluting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP3, Third International Conference on Semiconductor Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the UV to the visible: the role of photosensitized reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight induced nucleation in the interaction of SO2 and mineral dust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-Franch Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced aging of tropospheric aerosols: what is more important UV or visible light?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of petrochemical activities on fine particles and VOC observed in a Mediterranean urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tool formaldehyde measurements in simulated and real atmosphere for indoor air monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustina Fuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Air Quality, Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monge M.-E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Process for Reducing Emissions of Diesel Particulates (IPREP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferronato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Process for Reducing Emissions of Diesel Particulates (IPREP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Thessaloniki, Greece. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced Uptake or Deposition of Ozone onto Organic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Reeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions at the air/sea interface: as a new source of halogenated radical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IGAC Conference. Bridging the Scales in Atmospheric Chemistry: Local to Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory and Photochemical Reactor Studies of HONO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nitrous Acid: Tropospheric Chemistry, Measurement, Methods and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced conversion of NO2 on dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung der Deutschen Physikalischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of photosensitised reactions in organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds (VOC) in the Urban Atmosphere of Europe – Sources, Transformation and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced conversion of NO2 on dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerodyne Inc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Billerica MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Processing in Clouds: The Chemistry and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nato Advanced Research Workshop: Simulation and Assessment of Chemical Processes in a Multiphase Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alushta, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced ozone uptake onto humic acid films and aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fahrni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced uptake of NO2 on submicron humic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung der Deutschen Physikalischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organics and uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accommodation Coefficient meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Volatile Organic Compounds to the Atmosphere from Photochemistry in Thermokarst Ponds in Subarctic Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Volatile Interactions in Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase reactivities of excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Production of H2O2 at the Liquid-ice Interface: A Potential Source of Atmospheric Oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werne. Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theis. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson D. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Sino-French Workshop for Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous formation of OH radicals and H2O2 in the air-water interface of water droplets at different temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Carreira Mendes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUOAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous formation of oxidants at liquid-ice interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reactivities of excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of marine diatom lipids: Abiotic production of volatile organic compounds and new particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic aerosols by online CI-Orbitrap MS: Laboratory studies of particle size dependent aerosol chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitization is in the air and opens new route for sulfate production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lake Arrowhead, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic volatile organicco mpound emission profiles of rapeseed leaf litter and soil and its secondary organic aerosol formation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions as a source of secondary organic aerosols formation in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE - EAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle growth induced by photosensitized reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE - EAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air/sea interfacial photochemistry is a global source of organic vapors and aerosol particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 joint 14th iCACGP Quadrennial Symposium and 15th IGAC Science Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized heterogeneous processes of fatty acid on indoor surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogenated organic compounds production by photosensitized reactions at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 joint 14th iCACGP Quadrennial Symposium and 15th IGAC Science Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogenated organic compounds production by photosensitized reactions at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roveretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reactive uptake of oxygenated volatile organic compounds on acidic aerosols on SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cazoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized reactions as a source of secondary organic aerosols formation in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMbustion POLlution Atmosphérique (COMPOLA@2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfate formation through the heterogeneous reaction of sulfur dioxide with unsaturated compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston / Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of biogenic surfactants: estimating abiotic isoprene production on a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Anthropocene: Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, York United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic interfacial photochemistry of biogenic surfactants as a major source of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WE-Heraeus seminar on Aerosols, Climate and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bad Honnef Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial photochemistry of biogenic surfactants: estimating abiotic isoprene production on a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Anthropocene: Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, York United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of interfacial photochemistry for secondary organic aerosol formation over aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of methyl thioglycolate, CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OC(O)CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SH in condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.B. Bava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juncal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPC16 - Chemical Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Particle Formation and Aerosol Growth due to Surfactant Photochemistry at the Air/Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hayeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reactions of siv species with organic compounds: formation mechanisms of organo-sulfur derivatives in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI DECHEMA GDCh Expert Forum Atmospheric Chemistry Tropospheric Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potentially New Aerosol Particle Source Due to Photochemistry at the Ocean Surface Microlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Passananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Atmospheric Chemistry Colloquium for Emerging Senior Scientists (ACCESS XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Upton, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble 15 et 16 Janvier 2015 – Séminaire de revue de projets à mi-parcours SIMI 7-8 Blanc - Blanc Inter - JCJC 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pge Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cgo George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gemmell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie Dahler Heinlein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Petersen-Sonn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sardena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-6292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsona Tchinda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-2191-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donaldson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Du" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68380-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carreira Mendes da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Song" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c09722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenther" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63437-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petersen-Sonn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00295" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqian Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Su" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ding" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06512" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd044379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21931" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd045000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65008-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.5c00028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv7805" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Harb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Khatib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcheik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.5c00048" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.03.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretonniere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voyard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Erceville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luechtrath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klemer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Held" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00095a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00103f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c10980" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07356" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cheng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leung" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041304" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thornton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07958" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abudumutailifu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04071" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalalian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c05320" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caudillo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scholz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5413-2024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fillion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00336" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Song" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Werner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Carreira Mendes da Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Theis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. James Donaldson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07546" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c03010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rulan Verma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Zgheib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nizkorodov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rudich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220228120" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jing" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-3233-2023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294576v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00096f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080533v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Niu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162671" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essyllt Louarn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Boreave" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raffin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13030563" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demeautis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyssi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doublet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08753" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320203v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108317" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penezic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137510" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menotti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2em00423b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.2c00959" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262346v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Guo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangwei Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05777" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308300v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c03303" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196050v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219588120" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302048120" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00504-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951383v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159337" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105400" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579273v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravishankara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28383-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bloss" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00233-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711567v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156431" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delles" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomaz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monneret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.1c00353" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717067v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08346" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689188v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsona" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113144" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986607v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08794" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817118v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689851v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cheng" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036167" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525996v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinke Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Li" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Perrier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00231" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737430v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-9175-2022" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358677v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stirchak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00063" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206148v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cl&#233;ment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-2377-2021" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cholleton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemayel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05468B" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372521v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lima de Albuquerque" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11040319" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159673v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dalton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Payne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.0c00806" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338767v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lunardelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12613-2021" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435014v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixin Zhan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobin Zhong" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118738" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Tsona" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07879" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588712v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baboomian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093465" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339850v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zabalegui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamkaddam" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20532-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199881v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfu He" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Li" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meidan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06838" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdumutallip" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02373" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604797v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. White" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helbling" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollender" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00960" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588726v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peng" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa304" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420233v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035139" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043128v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Sbai" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bentayeb" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.06.037" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476783v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depoorter" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12971" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338787v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081023" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329465v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.01.018" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570369v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lee" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07090" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925858v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032182" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999119v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emmelin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12758" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499100v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hettiyadura" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kaefer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shmul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05641" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909402v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahe Chai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.001" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875128v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manzi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hayeck" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roveretto" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6243-2020" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943215v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruggemann" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032497" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950732v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lv" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110898" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566392v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gemayel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hayeck" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b06347" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569085v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. You" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00023" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895039v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00111" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956437v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140148" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933634v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.9b00704" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937469v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mussa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00048" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270663v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emmelin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00506" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166661v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Cheng" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Li" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Du" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.433" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275909v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehn" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgain" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02093" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275912v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ponczek" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.05.032" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179700v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleming" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ali" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blair" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royeretto" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00036" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284573v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cui" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.004" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096013v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roveretto" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchan Li" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00209" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327922v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-12569-2019" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275911v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9887-2019" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331041v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroyo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krieger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steimer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03731d" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146490v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00212" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167653v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Li" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Yu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yu" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.9b00218" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813084v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brueggemann" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04528-7" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864964v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05687-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864961v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bartels-Rausch" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00329" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795833v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponczek" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06306" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868871v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ifang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.03.010" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882423v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Qu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04935a" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625639v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alpert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciuraru" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossignol" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Passananti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tinel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12601-2" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531046v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shang" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Xu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. X. Ye" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01396-x" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640500v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Belhoucif" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.09.026" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83CDJ89L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509721v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burkholder J." TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abbate J. P." TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnes" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roberts J." TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melamed M." TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04947" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688542v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yao" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD026930" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223324v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alpert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488175v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Liu" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zhang" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Situ" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Hu" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.047" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536724v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M. Wang" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.088" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895040v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Zhang" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Yang" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghui Huang" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Simpson" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.7b00445" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688396v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14821-2017" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737318v2" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00022g" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sousa" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kiselev" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kasparian" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C George" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferreira" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9612-2" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417167v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Archibald" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Arnold" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Caravan" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd90039b" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522709v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Betts" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.02.019" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293110v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shang" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.6b00006" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343458v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03119f" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382703v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Kong" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605266" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGKR601Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476237v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03165" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476263v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3617" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291353v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.12.017" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394736v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Palacios" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Arroyo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aregahegn" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Steimer" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11823-2016" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328099v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ke Wang" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Ma" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yao" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yi Wang" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-2285-2016" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382828v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beeldens" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Barmpas" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manganelli" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-016-0834-1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328095v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.002" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293104v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mechakra" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sehili" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kribeche" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Ayachi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.019" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198963v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Fleming" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Heard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Jackman" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Kurylo" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jd022067" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912106v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellera" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouali" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casali" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu360" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557316v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippa" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5995-2015" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172532v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Donaldson" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nizkorodov" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500648z" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149302v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schindelka" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosell" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502791f" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172540v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.01.012" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198964v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Fu" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04051" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149733v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ding" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Kerminen" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06634" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924182v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazoir" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ammar" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.07.016" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQR18CKX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941366v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sassine" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2010-5" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116221v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.03.008" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057392v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Z. Aregahegn" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noziere" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405581g" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149259v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2013.10.001" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941353v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fd00044c" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700199v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenorn" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adler" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120593109" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073442v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797947v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200483" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSRG1GWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777528v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303551b" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073436v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777518v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.07.017" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8QVX3D0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777527v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301651m" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659291v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappini" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagnelie" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassine" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuvel" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fable" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-010-0102-7" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699685v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulmala" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Lappalainen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brenguier" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13061-2011" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646131v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200587z" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699784v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zelenay" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Styler" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd015500" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697790v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souentie" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2026054" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495157v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazri" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908341107" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866538v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000540" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRJTNTPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866542v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semainville P. G. De" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6150" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552872v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Kolb" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Cox" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. D. Abbatt" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Davis" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10561-2010" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866537v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villenave" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000809" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552876v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Lanz" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. H. Prevot" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Alfarra" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weimer" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10453-2010" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512081v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925785c" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0B735WP2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866512v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Elshorbany" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.025" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T6SDRWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512074v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Vaida" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903680v" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755982v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.044" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH64T5MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537368v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Behnke" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zetzsch" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000288" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4F069SQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463257v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndour" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es901569d" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463252v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stemmler" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahrni" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd011237" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431100v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430914v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Reeser" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903657j" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430905v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904180j" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QGL1ZR4P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431081v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806441e" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MCTTBT3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431138v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hallquist" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Wenger" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simpson" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463256v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conchon" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gl036662" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866549v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gligorovski" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20405" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTZ20Z5N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430913v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clifford" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805167d" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912513v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gligorovski" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717993f" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TFPBN875-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307247v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032006" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431173v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801539y" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5D6V5DGW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307258v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto-Gligorovski" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307206v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0718220" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7298Z6X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307226v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074348tS1089-5639(07)04348-4" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180604v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elshorbany" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffmann" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328055v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328522v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172933v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard de Semainville" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613956f" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5WDQ16JG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784944v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417888m" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416775v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Katrib" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deiber" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirabel" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020605807298" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NQ016HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082103v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262292v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082108v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063629v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabbari-Hichri" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azizi" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082070v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson D. James" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022652v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meroni" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002799v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082098v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022664v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donalson" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002803v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541858v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627484v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541853v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822187v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Donaldson" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627472v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765734v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472293v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584446v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546093v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554219v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206949v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206946v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206887v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206886v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206941v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017285v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138512v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089766v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206889v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoffmann" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kink" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douverne" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rautenberg" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206963v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206939v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206965v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545043v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894021v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206968v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132916v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276473v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060454v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276471v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cl&#233;men" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lant&#233;ri" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999414v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580181v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Z." TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226708v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276475v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174596v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870892v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774380v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870890v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865008v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774333v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739967v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614688v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugmann" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01448627v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609257v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez Valiente" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez Gonzalez" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614808v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molino A." TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529744v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493523v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255424v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330346v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300635v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393539v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369063v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364534v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Alpert" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381641v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Valiente" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#8217;mil" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Gonzalez" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251838v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413005v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Donadson" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passanati" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336391v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278943v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passananti" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308562v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263532v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raluca" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picone" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233433v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194785v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciuraru R." TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194771v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181390v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194783v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142065v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369040v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369011v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142075v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369000v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132823v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111157v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058132v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058224v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112235v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057880v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957278v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970199v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970508v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057868v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maxut" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M Waxman" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957274v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110616v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110719v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D Anna" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112006v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111172v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112288v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832472v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809142v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809146v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916071v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864859v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859747v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915601v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915604v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809041v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857407v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859763v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809148v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859631v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842288v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859758v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841276v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748224v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733189v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730967v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E Monge" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728514v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hermann" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709944v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662240v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603970v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710556v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mueller" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710569v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711101v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monge" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603880v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468362v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497976v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603785v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473359v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538479v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498650v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471492v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468358v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538451v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603788v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498651v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798279v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973335v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Fuvel" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297974v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guth" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273497v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigande" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308751v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273478v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174383v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174386v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207836v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174471v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175313v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175762v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174393v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffman" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bohn" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081697v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550694v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768532v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werne. Laura" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis. Alexander" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544222v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206882v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206878v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206913v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206937v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ckmann" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669999v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206916v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zou" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276477v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276472v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880557v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870898v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880558v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870889v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774383v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870897v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586607v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529684v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501586v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529683v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364533v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446710v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Picone" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Bava" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juncal" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605235v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200772v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181393v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108985v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pge Gelin" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carreira Mendes da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. James Donaldson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c15074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gemmell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie Dahler Heinlein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Petersen-Sonn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sardena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-6292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026jd046928" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsona Tchinda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-2191-2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trabelsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francisco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donaldson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Du" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68380-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c09722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenther" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63437-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petersen-Sonn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00295" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqian Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Su" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ding" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knopf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd044379" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21931" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd045000" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4507" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65008-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.5c00028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv7805" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Harb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Khatib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcheik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.5c00048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.03.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretonniere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voyard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c10980" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00103f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luechtrath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Held" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00095a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Erceville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14211" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07356" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thornton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07958" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abudumutailifu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04071" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalalian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c05320" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caudillo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scholz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5413-2024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fillion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00336" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730023v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rulan Verma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Zgheib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Song" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Werner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Carreira Mendes da Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Theis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07546" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c03010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jing" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-3233-2023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c04027" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nizkorodov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rudich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220228120" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080533v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Niu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162671" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00096f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essyllt Louarn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Boreave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raffin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13030563" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320203v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108317" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demeautis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyssi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doublet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08753" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951381v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penezic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137510" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027433v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2em00423b" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011764v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.2c00959" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262346v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Guo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangwei Li" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05777" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c03303" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196050v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219588120" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243820v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302048120" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951383v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159337" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00504-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591729v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bloss" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00233-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravishankara" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28383-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784352v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105400" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711567v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deng" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156431" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720160v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monneret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.1c00353" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsona" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113144" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717067v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08346" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986607v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c08794" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817118v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098035" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689851v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cheng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036167" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525996v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinke Wang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Perrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00231" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737430v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deng" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-9175-2022" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372521v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lima de Albuquerque" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11040319" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stirchak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00063" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206148v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cl&#233;ment" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-2377-2021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190090v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cholleton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemayel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05468B" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159673v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dalton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Payne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.0c00806" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338767v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lunardelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12613-2021" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435014v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixin Zhan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobin Zhong" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118738" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300495v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Tsona" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07879" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588712v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baboomian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093465" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331667v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdumutallip" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02373" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199881v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfu He" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Li" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meidan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06838" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339850v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zabalegui" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamkaddam" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20532-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604797v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. White" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helbling" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollender" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00960" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420233v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mao" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035139" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588726v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peng" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa304" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043128v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Sbai" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bentayeb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.06.037" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476783v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depoorter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12971" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338787v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081023" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329465v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.01.018" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925858v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheng" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032182" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570369v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lee" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07090" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999119v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emmelin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12758" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499100v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hettiyadura" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kaefer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shmul" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05641" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909402v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahe Chai" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875128v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manzi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hayeck" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roveretto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6243-2020" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943215v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruggemann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032497" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950732v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lv" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110898" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566392v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gemayel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hayeck" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b06347" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569085v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. You" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00023" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895039v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00111" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933634v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nie" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.9b00704" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937469v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mussa" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00048" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956437v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140148" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270663v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emmelin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00506" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166661v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Cheng" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Li" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Du" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.433" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275912v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ponczek" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.05.032" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275909v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehn" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgain" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02093" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179700v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleming" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ali" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blair" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royeretto" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00036" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284573v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cui" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.004" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096013v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roveretto" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchan Li" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00209" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327922v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-12569-2019" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275911v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9887-2019" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331041v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroyo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krieger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steimer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03731d" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167653v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Li" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Yu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.9b00218" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146490v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00212" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813084v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brueggemann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04528-7" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864964v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05687-3" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864961v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bartels-Rausch" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00329" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795833v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponczek" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b06306" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868871v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ifang" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.03.010" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882423v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Qu" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04935a" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531046v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shang" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Xu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. X. Ye" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01396-x" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625639v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Alpert" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12601-2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509721v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burkholder J." TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abbate J. P." TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnes" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roberts J." TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melamed M." TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04947" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688542v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yao" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD026930" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488175v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Liu" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zhang" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Situ" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Hu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.047" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536724v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M. Wang" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.088" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640500v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Belhoucif" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.09.026" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83CDJ89L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895040v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Zhang" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Yang" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghui Huang" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Simpson" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.7b00445" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688396v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14821-2017" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737318v2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alpert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00022g" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625633v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sousa" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kiselev" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kasparian" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C George" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferreira" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9612-2" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417167v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Archibald" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Arnold" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Caravan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd90039b" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522709v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Betts" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.02.019" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293110v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shang" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.6b00006" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343458v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03119f" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382703v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Kong" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605266" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGKR601Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476237v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03165" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291353v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.12.017" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394736v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Palacios" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Arroyo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aregahegn" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Steimer" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11823-2016" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328095v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.11.002" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293104v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mechakra" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sehili" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Kribeche" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Ayachi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.019" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328099v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ke Wang" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Ma" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yao" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yi Wang" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-2285-2016" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382828v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beeldens" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Barmpas" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Manganelli" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-016-0834-1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198963v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Fleming" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Heard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Jackman" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Kurylo" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jd022067" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557316v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippa" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5995-2015" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912106v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellera" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouali" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casali" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu360" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172532v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Donaldson" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nizkorodov" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500648z" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149302v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schindelka" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosell" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502791f" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149262v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.032" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172529v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottalico" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.001" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172540v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.01.012" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198964v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Fu" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04051" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149733v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ding" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Kerminen" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06634" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924182v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazoir" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ammar" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.07.016" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQR18CKX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941366v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sassine" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2010-5" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116221v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.03.008" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057392v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Z. Aregahegn" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noziere" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405581g" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149259v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2013.10.001" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941353v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fd00044c" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700199v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenorn" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adler" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120593109" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073442v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797947v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200483" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSRG1GWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777528v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303551b" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073436v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777518v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.07.017" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8QVX3D0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777527v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301651m" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659291v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappini" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagnelie" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassine" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuvel" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fable" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-010-0102-7" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699685v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulmala" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asmi" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Lappalainen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brenguier" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13061-2011" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646131v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200587z" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699784v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zelenay" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Styler" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd015500" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697790v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souentie" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2026054" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495157v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazri" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908341107" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866542v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semainville P. G. De" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6150" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866538v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000540" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRJTNTPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512044v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jammoul" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1018755" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552872v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Kolb" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Cox" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. D. Abbatt" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Davis" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10561-2010" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866537v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villenave" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000809" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552876v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Lanz" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. H. Prevot" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Alfarra" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weimer" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10453-2010" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512081v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925785c" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0B735WP2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866512v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Elshorbany" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.025" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T6SDRWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512074v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Vaida" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903680v" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537368v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Behnke" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zetzsch" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000288" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4F069SQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755982v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.044" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH64T5MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463252v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stemmler" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahrni" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd011237" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463257v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndour" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es901569d" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431100v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430914v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Reeser" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903657j" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431081v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806441e" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MCTTBT3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430905v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904180j" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QGL1ZR4P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431138v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hallquist" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Wenger" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simpson" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463256v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conchon" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gl036662" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866549v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gligorovski" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20405" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTZ20Z5N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430913v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clifford" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805167d" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912513v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gligorovski" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717993f" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TFPBN875-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307247v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032006" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431173v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801539y" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5D6V5DGW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307258v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto-Gligorovski" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307206v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0718220" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S7298Z6X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307226v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074348tS1089-5639(07)04348-4" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180604v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elshorbany" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffmann" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328055v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328522v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172933v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard de Semainville" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613956f" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5WDQ16JG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784944v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417888m" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416775v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Katrib" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deiber" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirabel" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020605807298" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NQ016HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082103v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262292v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082108v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063629v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabbari-Hichri" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azizi" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082070v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson D. James" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022652v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meroni" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002799v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082098v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022664v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donalson" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002803v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541858v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541853v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627484v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822187v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Donaldson" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627472v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765734v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472293v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584446v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554219v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546093v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206949v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206946v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206887v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206886v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206941v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017285v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138512v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089766v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206889v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoffmann" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kink" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douverne" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rautenberg" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206963v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206939v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206965v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894021v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206968v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545043v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132916v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276473v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060454v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276471v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cl&#233;men" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lant&#233;ri" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999414v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580181v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Z." TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226708v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276475v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174596v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870892v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774380v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870890v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865008v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774333v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739967v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614688v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugmann" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01448627v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609257v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez Valiente" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez Gonzalez" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614808v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molino A." TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493523v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529744v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330346v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255424v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300635v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393539v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364534v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Alpert" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369063v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381641v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Valiente" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#8217;mil" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Gonzalez" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251838v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413005v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Donadson" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passanati" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336391v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278943v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passananti" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308562v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194785v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciuraru R." TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194771v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263532v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tobon" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raluca" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picone" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233433v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194783v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181390v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369040v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142065v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369011v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142075v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369000v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132823v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058132v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111157v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058224v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112235v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057880v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970199v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957278v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970508v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057868v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maxut" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M Waxman" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957274v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110616v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110719v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D Anna" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112006v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111172v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112288v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809146v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809142v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832472v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916071v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864859v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859747v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915601v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915604v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809041v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857407v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859763v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809148v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859631v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842288v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859758v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841276v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748224v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733189v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730967v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E Monge" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728514v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hermann" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709944v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662240v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603970v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710556v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mueller" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710569v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603880v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711101v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monge" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468362v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497976v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603785v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473359v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538479v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498650v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603790v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471492v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468358v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538451v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603788v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498651v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798279v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973335v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Fuvel" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297974v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guth" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273497v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigande" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308751v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273478v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174383v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174386v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207836v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174471v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175313v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174393v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffman" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bohn" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175762v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081697v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550694v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768532v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werne. Laura" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis. Alexander" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544222v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206882v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206878v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206913v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206937v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ckmann" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669999v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206916v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zou" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276477v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276472v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880557v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870898v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880558v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870889v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870897v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774383v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586607v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529684v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501586v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529683v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364533v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446710v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Picone" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Bava" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juncal" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605235v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200772v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181393v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108985v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pge Gelin" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>