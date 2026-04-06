--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -166,870 +166,870 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of five volatile organic compounds that trigger hygienic and recapping behaviours in the honey bee (Apis mellifera)</w:t>
+                <w:t xml:space="preserve">Biopreservation strategies: Can organic acid concentrations be sufficient to predict yeast and mould growth in strawberry purée?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Noël</w:t>
+                <w:t xml:space="preserve">Clarisse Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Dumas</w:t>
+                <w:t xml:space="preserve">Camille Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Rottier</w:t>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Beslay</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">Aurélie Cendrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 443, pp.111396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2025.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999405v2</w:t>
+                <w:t xml:space="preserve">hal-05233867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopreservation strategies: Can organic acid concentrations be sufficient to predict yeast and mould growth in strawberry purée?</w:t>
+                <w:t xml:space="preserve">Deciphering key structural elements in the ability of phenolic compounds and plant extracts to alleviate secondary amine N-nitrosation and lipid oxidation in a cured meat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Breard</w:t>
+                <w:t xml:space="preserve">Charlène Sirvins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duc</w:t>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111396⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.117387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233867v1</w:t>
+                <w:t xml:space="preserve">hal-05236105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering key structural elements in the ability of phenolic compounds and plant extracts to alleviate secondary amine N-nitrosation and lipid oxidation in a cured meat model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of phenolic compounds and polysaccharides in strawberry: Cultivar and harvest effects and their correlation with nectar colour stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Sirvins</w:t>
+                <w:t xml:space="preserve">H Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Gössinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117387⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236105v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of phenolic compounds and polysaccharides in strawberry: Cultivar and harvest effects and their correlation with nectar colour stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of five volatile organic compounds that trigger hygienic and recapping behaviours in the honey bee (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Rincon</w:t>
+                <w:t xml:space="preserve">Emilien Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Murray</w:t>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gössinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Goupy</w:t>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 473, </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2025.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986045v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical analysis of honey bee (Apis mellifera) worker brood volatile profile from egg to emergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlène Dumas</w:t>
+                <w:t xml:space="preserve">S-layer is a key element in metabolic response and entry into the stationary phase in Bacillus cereus AH187</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Rottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.105007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066604v1</w:t>
+                <w:t xml:space="preserve">hal-04227160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-layer is a key element in metabolic response and entry into the stationary phase in Bacillus cereus AH187</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Château</w:t>
+                <w:t xml:space="preserve">Detailed chemical analysis of honey bee (Apis mellifera) worker brood volatile profile from egg to emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 289, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0282120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.105007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227160v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Guayule (Parthenium argentatum Gray) resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Polyphenols from Almond Blanching Water by Macroporous Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Tabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njara Rakotomanomana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,291 +1351,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of polyphenols from Myrciaria jaboticaba peel and lipid protection in in vitro gastrointestinal digestion</w:t>
+                <w:t xml:space="preserve">Digestive n‐6 Lipid Oxidation, a Key Trigger of Vascular Dysfunction and Atherosclerosis in the Western Diet: Protective Effects of Apple Polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Gadioli Tarone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Gaëtan Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Roberto Marostica</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clothilde Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Risdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Humberclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129959⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295982v1</w:t>
+                <w:t xml:space="preserve">hal-03152465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive n‐6 Lipid Oxidation, a Key Trigger of Vascular Dysfunction and Atherosclerosis in the Western Diet: Protective Effects of Apple Polyphenols</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced characterization of polyphenols from Myrciaria jaboticaba peel and lipid protection in in vitro gastrointestinal digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Risdon</w:t>
+                <w:t xml:space="preserve">Adriana Gadioli Tarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Humberclaude</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Roberto Marostica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2000487. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152465v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Chain and Unsaturated Fatty Acids Increase Sequentially From the Lag Phase During Cold Growth of Bacillus cereus</w:t>
               </w:r>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Tabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,64 +1902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a green innovative semi-industrial scale pilot combined microwave heating and centrifugal force to extract essential oils and phenolic compounds from orange peels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Angoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Abert Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Chemat-Djenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petitcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2300,77 +2300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid protection by polyphenol-rich apple matrices is modulated by pH and pepsin in &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Boléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.3942-3954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2398,489 +2398,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic compounds and antioxidant activity of lingonberry ( &amp;lt;em&amp;gt;Vaccinium vitis-idaea&amp;lt;/em&amp;gt; L.) leaf, stem and fruit at different harvest periods</w:t>
+                <w:t xml:space="preserve">Variability of free and glycosylated volatiles from strawberries destined for the fresh market and for processing, assessed using direct enzymatic hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana-Crina Bujor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stéphane Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cendres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Dufour</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.052⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622132v1</w:t>
+                <w:t xml:space="preserve">hal-02623748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender- and lavandin-distilled straws: an untapped feedstock with great potential for the production of high-added value compounds and fungal enzymes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenolic compounds and antioxidant activity of lingonberry ( &amp;lt;em&amp;gt;Vaccinium vitis-idaea&amp;lt;/em&amp;gt; L.) leaf, stem and fruit at different harvest periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Oana-Crina Bujor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chevret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 252, pp.356-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-018-1218-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467725v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of free and glycosylated volatiles from strawberries destined for the fresh market and for processing, assessed using direct enzymatic hydrolysis</w:t>
+                <w:t xml:space="preserve">Lavender- and lavandin-distilled straws: an untapped feedstock with great potential for the production of high-added value compounds and fungal enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaborieau</w:t>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cendres</w:t>
+                <w:t xml:space="preserve">Marine Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Didier Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.187-196. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1218-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623748v1</w:t>
+                <w:t xml:space="preserve">hal-02467725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile compounds in ripe fig receptacle are influenced by environment in the vicinity of the fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Gaaliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of fatty acids in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,1187 +3159,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosols of orange blossom &amp;lt;em&amp;gt;(Citrus aurantium&amp;lt;/em&amp;gt;), and rose flower (&amp;lt;em&amp;gt;Rosa damascena&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Rosa centifolia&amp;lt;/em&amp;gt;) support the growth of a heterogeneous spoilage microbiota</w:t>
+                <w:t xml:space="preserve">Multilevel systems biology modeling characterized the atheroprotective efficiencies of modified dairy fats in a hamster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Labadie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cerutti</w:t>
+                <w:t xml:space="preserve">Pierre Scheercousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.576-586. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 309 (5), pp.H935-H945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00032.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637368v1</w:t>
+                <w:t xml:space="preserve">hal-02639610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel systems biology modeling characterized the atheroprotective efficiencies of modified dairy fats in a hamster model</w:t>
+                <w:t xml:space="preserve">Hydrosols of orange blossom &amp;lt;em&amp;gt;(Citrus aurantium&amp;lt;/em&amp;gt;), and rose flower (&amp;lt;em&amp;gt;Rosa damascena&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Rosa centifolia&amp;lt;/em&amp;gt;) support the growth of a heterogeneous spoilage microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Berton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bott</w:t>
+                <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Scheercousse</w:t>
+                <w:t xml:space="preserve">Céline Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 309 (5), pp.H935-H945. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.576-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00032.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639610v1</w:t>
+                <w:t xml:space="preserve">hal-02637368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of instant controlled pressure drop pre-treatment on solvent extraction of edible oil from rapeseed seeds</w:t>
+                <w:t xml:space="preserve">Isolation of volatils from maritime pine sawdust waste by different processes: Ultrasound, microwave, turbohydrodistillation, and hydrodistillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fine</w:t>
+                <w:t xml:space="preserve">Alice Meullemiestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petitcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Tomao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2014002⟩</w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2014.881915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635752v1</w:t>
+                <w:t xml:space="preserve">hal-02640071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between pollination and cell wall properties in common fig fruit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of instant controlled pressure drop pre-treatment on solvent extraction of edible oil from rapeseed seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.12.011⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.A301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2014002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639413v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Procedures for In-Line Extraction of Lipids and Polyphenols from Grape Seeds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relationship between pollination and cell wall properties in common fig fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badii Gaaliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.459-464. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98, pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9646-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632098v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct green extraction of volatile aroma compounds using vegetable oils as solvents: Theoretical and experimental solubility study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Optimization of Procedures for In-Line Extraction of Lipids and Polyphenols from Grape Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Chemat</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.05.064⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.459-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9646-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634276v1</w:t>
+                <w:t xml:space="preserve">hal-02632098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of volatils from maritime pine sawdust waste by different processes: Ultrasound, microwave, turbohydrodistillation, and hydrodistillation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Petitcolas</w:t>
+                <w:t xml:space="preserve">Direct green extraction of volatile aroma compounds using vegetable oils as solvents: Theoretical and experimental solubility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.76-83. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.724-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17480272.2014.881915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.05.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640071v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of essential oils obtained from lavandin via different extraction processes: Ultrasound, microwave, turbohydrodistillation, steam and hydrodistillation.</w:t>
+                <w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Périno-Issartier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Chemat</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Planar Chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.07.024⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.825-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328686v1</w:t>
+                <w:t xml:space="preserve">hal-01328646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A comparison of essential oils obtained from lavandin via different extraction processes: Ultrasound, microwave, turbohydrodistillation, steam and hydrodistillation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Périno-Issartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.825-836. </w:t>
+              <w:t xml:space="preserve">Journal of Planar Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1305, pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328646v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caprification modifies polyphenols but not cell wall concentrations in ripe figs.</w:t>
               </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Gaaliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4453,1193 +4453,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes as Green Solvents for Extraction of Oil from Microalgae</w:t>
+                <w:t xml:space="preserve">Terpenes as Green Solvents for Extraction of Oil from Microalgae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dejoye Tanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Abert Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elmaataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 17 (7), pp.8196 - 8205. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332307v1</w:t>
+                <w:t xml:space="preserve">hal-01329855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHEOLOGICAL AND MACROMOLECULAR QUALITY OF PECTIN EXTRACTED WITH NITRIC ACID FROM PASSION FRUIT RIND.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Processing on the Noncovalent Interactions between Procyanidin and Apple Cell Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Helene Giovanetti Canteri</w:t>
+                <w:t xml:space="preserve">Aude Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Scheer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.9484-9494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf3015975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329707v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollination affect aroma development in ripened fig [Ficus carica L.] fruit?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">RHEOLOGICAL AND MACROMOLECULAR QUALITY OF PECTIN EXTRACTED WITH NITRIC ACID FROM PASSION FRUIT RIND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H.G. Canteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2011.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.800-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2010.00618.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646330v1</w:t>
+                <w:t xml:space="preserve">hal-02646576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHEOLOGICAL AND MACROMOLECULAR QUALITY OF PECTIN EXTRACTED WITH NITRIC ACID FROM PASSION FRUIT RIND</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Carotenoid oxidation products are stress signals that mediate gene responses to singlet oxygen in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Birtic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Triantaphylidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2010.00618.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (14), pp.5535-5540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1115982109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02646576v1</w:t>
+                <w:t xml:space="preserve">hal-01335774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid oxidation products are stress signals that mediate gene responses to singlet oxygen in plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of anaerobiosis and low temperature on Bacillus cereus growth, metabolism, and membrane properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. de Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Triantaphylidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1115982109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01335774v1</w:t>
+                <w:t xml:space="preserve">hal-01329490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of Edible Oil during Food Processing by Ultrasound: Electron Paramagnetic Resonance, Physicochemical, and Sensory Appreciation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Pingret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sylvie Fabiano-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giniest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anaerobiosis and low temperature on Bacillus cereus growth, metabolism, and membrane properties.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Does pollination affect aroma development in ripened fig [Ficus carica L.] fruit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badii Gaaliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2011.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329490v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes as Green Solvents for Extraction of Oil from Microalgae.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">RHEOLOGICAL AND MACROMOLECULAR QUALITY OF PECTIN EXTRACTED WITH NITRIC ACID FROM PASSION FRUIT RIND.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Helene Giovanetti Canteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329855v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Processing on the Noncovalent Interactions between Procyanidin and Apple Cell Wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Terpenes as Green Solvents for Extraction of Oil from Microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dejoye Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Abert Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmaataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60, pp.9484-9494. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (7), pp.8196 - 8205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf3015975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules17078196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650601v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of SlscADH1, a fruit-ripening associated short-chain alcohol dehydrogenase of tomato</w:t>
               </w:r>
@@ -5759,103 +5759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of Edible Oil during Food Processing by Ultrasound: Electron Paramagnetic Resonance, Physicochemical, and Sensory Appreciation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Pingret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (31), pp.7761 - 7768. </w:t>
@@ -5906,77 +5906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does pollination affect aroma development in ripened fig [Ficus carica L.] fruit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Gaaliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6008,1349 +6008,1349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of free and glycoconjugated volatile compounds of three banana cultivars from French West Indies: Cavendish, Frayssinette and Plantain</w:t>
+                <w:t xml:space="preserve">Spores of Bacillus cereus strain KBAB4 produced at 10 degrees C and 30 degrees C display variations in their properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylene Suzette Aurore</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">S Tichit-Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Fahrasmane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739481v1</w:t>
+                <w:t xml:space="preserve">hal-01335783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic and polysaccharidic composition of applesauce is close to that of apple flesh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4-5), pp.537-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfca.2010.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of free and glycoconjugated volatile compounds of three banana cultivars from French West Indies: Cavendish, Frayssinette and Plantain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of free and glycoconjugated volatile compounds of three banana cultivars from French West Indies: Cavendish, Frayssinette and Plantain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylene Suzette Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Ganou-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylene Aurore</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Fahrasmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (1), pp.28-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330928v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spores of Bacillus cereus strain KBAB4 produced at 10 degrees C and 30 degrees C display variations in their properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative study of free and glycoconjugated volatile compounds of three banana cultivars from French West Indies: Cavendish, Frayssinette and Plantain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylene Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Ganou-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fahrasmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (1), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335783v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical composition of the yellow passion fruit pericarp fractions and respective pectic substances</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Pectin Extracted from Passion Fruit Rind Flours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria H. G. Canteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes P. Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Petkowitz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gilvan Wosiacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food and Nutrition Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (4), pp.593 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-010-0206-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669062v1</w:t>
+                <w:t xml:space="preserve">hal-02658845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bacillus cereus genes specifically expressed during growth at low temperatures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Co-products of black-currant and apple juice production: Hydration properties and polysaccharide composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Kolodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Markowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Mieszczakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02348-09⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2009.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204237v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spores of Bacillus cereus strain KBAB4 produced at 10 C and 30 C display variations in their properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (2), pp.291 - 297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2010.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-products of black-currant and apple juice production: Hydration properties and polysaccharide composition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Physicochemical composition of the yellow passion fruit pericarp fractions and respective pectic substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria H. G. Canteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes P. Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Petkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.113-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2009.06.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668892v1</w:t>
+                <w:t xml:space="preserve">hal-02669062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Pectin Extracted from Passion Fruit Rind Flours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes P. Scheer</w:t>
+                <w:t xml:space="preserve">Identification of Bacillus cereus genes specifically expressed during growth at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilvan Wosiacki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isabelle Jehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-010-0206-z⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (8), pp.2562-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02348-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658845v1</w:t>
+                <w:t xml:space="preserve">hal-01204237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cell wall polysaccharides of cherry (&amp;lt;em&amp;gt;Prunus cerasus&amp;lt;/em&amp;gt; var. Schattenmorelle) fruit and pomace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Milala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Markowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mieszczakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Foods for Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (4), pp.279-285. </w:t>
@@ -7394,317 +7394,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly and cleaner process for isolation of essential oil using microwave energy. Experimental and theoretical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of the cell wall composition for flesh and skin from five different plums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.04.084⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (3), pp.1042-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663415v1</w:t>
+                <w:t xml:space="preserve">hal-02661290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the cell wall composition for flesh and skin from five different plums</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eco-friendly and cleaner process for isolation of essential oil using microwave energy. Experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114 (3), pp.1042-1049. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1216 (26), pp.5077-5085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.10.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.04.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661290v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in volatiles and glycosides during fruit maturation of two contrasted tomato (&amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt;) lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Birtic-Pindat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (2), pp.591-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7751,64 +7751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Visinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,90 +7880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in anthocyanin concentrations in red apricot fruits during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8035,64 +8035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Lipid Extraction of Food Using d-Limonene as an Alternative to n-Hexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8291,298 +8291,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone</w:t>
+                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sémon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 424 (3), pp.68-72. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, Vol. ; Num. 424; Pp. 68-72;</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677728v1</w:t>
+                <w:t xml:space="preserve">hal-00103386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Vol. ; Num. 424; Pp. 68-72;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 424 (3), pp.68-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature01739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103386v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary oxysterols on coronary arteries in hyperlipidaemic hamster</w:t>
               </w:r>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demaison-Meloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8719,51 +8719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Siess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8862,51 +8862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demaison-Meloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8951,570 +8951,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Z)-dodec-3-en-1-ol, a novel termite trail pheromone identified after solid phase microextraction from Macrotermes annandalei</w:t>
+                <w:t xml:space="preserve">(Z)-dodec-3-en-1-ol, a novel termite trail pheromone identified after solid phase microextraction form Macrotermes annandalei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peppuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Robert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 47 (4-5), pp.445-53</w:t>
+              <w:t xml:space="preserve">, 2001, 47, pp.445-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451510v1</w:t>
+                <w:t xml:space="preserve">hal-02677067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Z)-dodec-3-en-1-ol, a novel termite trail pheromone identified after solid phase microextraction form Macrotermes annandalei</w:t>
+                <w:t xml:space="preserve">(Z)-dodec-3-en-1-ol, a novel termite trail pheromone identified after solid phase microextraction from Macrotermes annandalei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peppuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Semon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 47, pp.445-453</w:t>
+              <w:t xml:space="preserve">, 2001, 47 (4-5), pp.445-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677067v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation and metabolism of trans 20:5 in endothelial cells. Effect on prostacyclin synthesis</w:t>
+                <w:t xml:space="preserve">Incorporation and metabolism of dietary trans isomers of linolenic acid alter the fatty acid profile of rat tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cordelet</w:t>
+                <w:t xml:space="preserve">S. Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Genty</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35 (8), pp.911-918</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130 (10), pp.2550-2555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690078v1</w:t>
+                <w:t xml:space="preserve">hal-02693870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation and metabolism of dietary trans isomers of linolenic acid alter the fatty acid profile of rat tissues</w:t>
+                <w:t xml:space="preserve">Incorporation and metabolism of trans 20:5 in endothelial cells. Effect on prostacyclin synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cordelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Almanza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Martine Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130 (10), pp.2550-2555</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (8), pp.911-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693870v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel scheme for biosynthesis of aryl metabolites from L-phenylalanine in the fungus Bjerkandera adusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapadatescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9559,398 +9559,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphatic absorption of phytosterol oxides in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry of conjugated double bonds of CLA isomers in a commercial mixture and in their hepatic 20:4 metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Sergiel</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Juanéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 34 (6), pp.563-570</w:t>
+              <w:t xml:space="preserve">, 1999, 34 (12), pp.1319-1325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695355v1</w:t>
+                <w:t xml:space="preserve">hal-02685677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the synthesis of aryl metabolites by phospholipid sources in the white-rot fungus Bjerkandera adusta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lymphatic absorption of phytosterol oxides in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sergiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Demaison-Meloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 171, pp.151-158</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (6), pp.563-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694834v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of conjugated double bonds of CLA isomers in a commercial mixture and in their hepatic 20:4 metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
+                <w:t xml:space="preserve">Regulation of the synthesis of aryl metabolites by phospholipid sources in the white-rot fungus Bjerkandera adusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapadatescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Juanéda</w:t>
+                <w:t xml:space="preserve">A. Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gregoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34 (12), pp.1319-1325</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 171, pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685677v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Z,Z,E)-3,6,8-dodecatrien-1-ol, a major component of trail-following pheromone in two sympatric termite species &amp;lt;em&amp;gt;Reticulitermes lucifugus grassei &amp;lt;em&amp;gt;and&amp;lt;/em&amp;gt; R. santonensis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -9962,77 +9962,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigit Wobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 25 (6), pp.1305-1318. </w:t>
@@ -10095,90 +10095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of 6-pentyl-alpha-pyrone by Trichoderma sp. from vegetable oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 56, pp.143-150</w:t>
@@ -10233,51 +10233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.X. Etiévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10315,64 +10315,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of metabolic pathways by the growth of cells in the presence of organic solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10580,90 +10580,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosols of &amp;lt;em&amp;gt;Citrus aurantium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Rosa sp.&amp;lt;/em&amp;gt; support the growth of a diverse spoilage microflora impacting volatile compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10699,380 +10699,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-integrated extraction of total fats and oils</w:t>
+                <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination microwave-integrated Soxhlet using limonene followed by microwave clevenger distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Visinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Advances in Extraction Techniques; ExTech 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Bruges, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.05.023⟩</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820604v1</w:t>
+                <w:t xml:space="preserve">hal-02824511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination microwave-integrated Soxhlet using limonene followed by microwave clevenger distillation</w:t>
+                <w:t xml:space="preserve">Microwave-integrated extraction of total fats and oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Visinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Advances in Extraction Techniques; ExTech 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Bruges, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.04.035⟩</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824511v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of L-phenylalanine in the lignin-degrading white-rot fungi Bjerkandera adusta and Ischnoderma benzoinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapadatescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11108,165 +11108,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de quatre arômes potentiels du vin de pinot noir de Bourgogne</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of new potent flavour compounds in Burgundy pinot noir wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etiévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisiéme Colloque Transfrontalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Dijon, France</w:t>
+              <w:t xml:space="preserve">8. Weurmann Flavour Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767490v1</w:t>
+                <w:t xml:space="preserve">hal-02771159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of new potent flavor compounds in Burgundy pinot noir wines using a stable isotope dilution assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.X. Etiévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11298,135 +11311,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of new potent flavour compounds in Burgundy pinot noir wines</w:t>
+                <w:t xml:space="preserve">Analyse quantitative de quatre arômes potentiels du vin de pinot noir de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etiévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Weurmann Flavour Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Troisiéme Colloque Transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771159v1</w:t>
+                <w:t xml:space="preserve">hal-02767490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11438,476 +11438,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens to phytochemicals throughout fruit and vegetable processing and gastrointestinal digestion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OLIVE -Off Line Instrument for Volatile Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+                <w:t xml:space="preserve">Eric Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gleize</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Reling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Giroud-Argoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">metabolomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prague (République Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">17èmes journées scientifiques du RFMF 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158782v1</w:t>
+                <w:t xml:space="preserve">hal-05467843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual-extraction method to profile hydrophilic and lipophilic molecules in processed fruit products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yona Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLIVE -Off Line Instrument for Volatile Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What happens to phytochemicals throughout fruit and vegetable processing and gastrointestinal digestion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées scientifiques du RFMF 2025.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">metabolomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467843v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal processing of either fruits or vegetables differently influences polyphenol stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIst International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11932,103 +11932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple polyphenols decrease endothelial dysfunction and atherosclerosis in ApoE mice fed with chronic Western diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Risdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Humberclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Congress of Cardiology, Basic and Clinical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France</w:t>
@@ -12051,541 +12051,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation and its inhibition by apple polyphenols in static and dynamic in vitro digestion systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Static vs dynamic in vitro digestions of an innovative Citrus concentrate: Bioaccessibility of its phytomicronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605063v1</w:t>
+                <w:t xml:space="preserve">hal-01603369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static vs dynamic in vitro digestions of an innovative Citrus concentrate: Bioaccessibility of its phytomicronutrients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lipid oxidation and its inhibition by apple polyphenols in static and dynamic in vitro digestion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Boléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603369v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic extracts of bilberry: they protect lipid from oxidation in in vitro simulated digestion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana-Crina Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2016 - XXVIIIth International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. 2016</w:t>
+              <w:t xml:space="preserve">2nd Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Avignon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608682v1</w:t>
+                <w:t xml:space="preserve">hal-02739419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic extracts of bilberry: they protect lipid from oxidation in in vitro simulated digestion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana-Crina Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Avignon, France. 2016</w:t>
+              <w:t xml:space="preserve">ICP 2016 - XXVIIIth International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739419v1</w:t>
+                <w:t xml:space="preserve">hal-01608682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of spoilage microflora in Rose flower and Orange Blossom hydrosols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12610,51 +12610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of aroma compounds by APCI/MS : interface for in vivo analysis of human breath volatile content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piombino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12821,51 +12821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D9E38D9"/>
+    <w:nsid w:val="CB75EAD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13052,51 +13052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ginies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2659-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999405v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2025.01.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117387" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rincon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;ssinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boutonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#226;teau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez-Vazquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29524-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lieben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njara Rakotomanomana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Remmal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/7847276" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gadioli Tarone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Marostica" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129959" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bolea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Humberclaude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gini&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.694757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Angoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ginisty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102338" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Chaabani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2019.1574821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chemat-Djenni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petitcolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152734" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bol&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Vallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO00705A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Crina Bujor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin I. Popa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.052" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0SBNXZ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1218-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Trad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Gaaliche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mars" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2017/72.4.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Odinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5040067" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637368v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerutti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scheercousse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00032.2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.12.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9646-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.05.064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meullemiestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Maache-Rezzoug" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2014.881915" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;rino-Issartier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.07.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.05.037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dejoye Tanzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmaataoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17078196" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helene Giovanetti Canteri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Scheer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.11.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.G. Canteri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2010.00618.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98QRF5K9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Triantaphylid&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115982109" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Pingret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giniest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3015975" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moummou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libert Brice Tonfack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benichou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Youmbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.06.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301286f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04739481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Suzette Aurore" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Ganou-Parfait" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.01.104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CKL572-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Regis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pl&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.12.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330928v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Aurore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tichit-Planchon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lew" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. G. Canteri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P. Scheer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Petkowitz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330257v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X13VTL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668892v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kosmala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kolodziejczyk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mieszczakowska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNKDBC16-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan Wosiacki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0206-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL90HNJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Milala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-009-0134-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTRX5G49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farhat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.04.084" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.10.073" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663929v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.03.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKVQWTGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Lucchetta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manriquez-Becerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El-Sharkawy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Borja Flores" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070210w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L3BPW6ZN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01739" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-56GN3387-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103386v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678837v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0049825021000017902" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680377v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meynier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Lherminier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJNBJN2002555" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451510v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peppuy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694605v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapadatescu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695355v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694834v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djian" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685677v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699030v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigit Wobst" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020922708599" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819F3C2C5CEF08A18FEF710726635F35C11D0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696642v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latrasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698830v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Eti&#233;vant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684169v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Khan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Vulfson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cerutti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820604v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824511v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767490v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770305v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158767v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Faure" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158102v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Risdon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603369v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gence" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608682v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739419v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792745v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piombino" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ginies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2659-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233867v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111396" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rincon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Murray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;ssinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999405v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2025.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boutonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#226;teau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez-Vazquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29524-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lieben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njara Rakotomanomana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Remmal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/7847276" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bolea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Humberclaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000487" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gadioli Tarone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Marostica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129959" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gini&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.694757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Angoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ginisty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102338" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Chaabani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2019.1574821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chemat-Djenni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petitcolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152734" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bol&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Vallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO00705A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Crina Bujor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin I. Popa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0SBNXZ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1218-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Trad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Gaaliche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mars" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2017/72.4.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Odinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5040067" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scheercousse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00032.2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerutti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meullemiestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Maache-Rezzoug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2014.881915" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639413v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.12.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9646-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.05.064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;rino-Issartier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.07.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.05.037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dejoye Tanzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmaataoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3015975" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.G. Canteri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Scheer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2010.00618.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98QRF5K9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Triantaphylid&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115982109" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329490v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329766v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Pingret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giniest" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.11.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helene Giovanetti Canteri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17078196" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moummou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libert Brice Tonfack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benichou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Youmbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.06.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301286f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tichit-Planchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lew" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Regis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pl&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.12.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04739481v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Suzette Aurore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Ganou-Parfait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.01.104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CKL572-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Aurore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. G. Canteri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P. Scheer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan Wosiacki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0206-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL90HNJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kosmala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kolodziejczyk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mieszczakowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNKDBC16-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X13VTL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Petkowitz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Milala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-009-0134-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTRX5G49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.10.073" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farhat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.04.084" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663929v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.03.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKVQWTGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Lucchetta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manriquez-Becerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El-Sharkawy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Borja Flores" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070210w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L3BPW6ZN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01739" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-56GN3387-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678837v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0049825021000017902" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680377v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meynier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Lherminier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJNBJN2002555" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peppuy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690078v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genty" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694605v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapadatescu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685677v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695355v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djian" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699030v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigit Wobst" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020922708599" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819F3C2C5CEF08A18FEF710726635F35C11D0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696642v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latrasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698830v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Eti&#233;vant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684169v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Khan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Vulfson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cerutti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824511v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820604v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771159v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770305v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767490v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158767v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Faure" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158782v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158102v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Risdon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603369v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gence" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605063v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739419v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608682v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792745v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piombino" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>