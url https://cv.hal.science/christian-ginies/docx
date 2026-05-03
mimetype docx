--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -166,870 +166,870 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopreservation strategies: Can organic acid concentrations be sufficient to predict yeast and mould growth in strawberry purée?</w:t>
+                <w:t xml:space="preserve">Identification of five volatile organic compounds that trigger hygienic and recapping behaviours in the honey bee (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Breard</w:t>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duc</w:t>
+                <w:t xml:space="preserve">Charlène Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Emilien Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cendrès</w:t>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 443, pp.111396. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2025.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233867v1</w:t>
+                <w:t xml:space="preserve">hal-04999405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering key structural elements in the ability of phenolic compounds and plant extracts to alleviate secondary amine N-nitrosation and lipid oxidation in a cured meat model</w:t>
+                <w:t xml:space="preserve">Biopreservation strategies: Can organic acid concentrations be sufficient to predict yeast and mould growth in strawberry purée?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Sirvins</w:t>
+                <w:t xml:space="preserve">Clarisse Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Goupy</w:t>
+                <w:t xml:space="preserve">Camille Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dufour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cendrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117387⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 443, pp.111396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236105v1</w:t>
+                <w:t xml:space="preserve">hal-05233867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of phenolic compounds and polysaccharides in strawberry: Cultivar and harvest effects and their correlation with nectar colour stability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering key structural elements in the ability of phenolic compounds and plant extracts to alleviate secondary amine N-nitrosation and lipid oxidation in a cured meat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Murray</w:t>
+                <w:t xml:space="preserve">Charlène Sirvins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gössinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143112⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.117387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986045v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of five volatile organic compounds that trigger hygienic and recapping behaviours in the honey bee (Apis mellifera)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of phenolic compounds and polysaccharides in strawberry: Cultivar and harvest effects and their correlation with nectar colour stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Rottier</w:t>
+                <w:t xml:space="preserve">Sebastian Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Beslay</w:t>
+                <w:t xml:space="preserve">H Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">M Gössinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 473, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2025.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999405v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-layer is a key element in metabolic response and entry into the stationary phase in Bacillus cereus AH187</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Boutonnet</w:t>
+                <w:t xml:space="preserve">Detailed chemical analysis of honey bee (Apis mellifera) worker brood volatile profile from egg to emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginies</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Château</w:t>
+                <w:t xml:space="preserve">Emilien Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.105007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0282120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227160v1</w:t>
+                <w:t xml:space="preserve">hal-04066604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical analysis of honey bee (Apis mellifera) worker brood volatile profile from egg to emergence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">S-layer is a key element in metabolic response and entry into the stationary phase in Bacillus cereus AH187</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0282120. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.105007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066604v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Guayule (Parthenium argentatum Gray) resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Polyphenols from Almond Blanching Water by Macroporous Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Tabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njara Rakotomanomana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,291 +1351,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive n‐6 Lipid Oxidation, a Key Trigger of Vascular Dysfunction and Atherosclerosis in the Western Diet: Protective Effects of Apple Polyphenols</w:t>
+                <w:t xml:space="preserve">Advanced characterization of polyphenols from Myrciaria jaboticaba peel and lipid protection in in vitro gastrointestinal digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Bolea</w:t>
+                <w:t xml:space="preserve">Adriana Gadioli Tarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Philouze</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Roberto Marostica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000487⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152465v1</w:t>
+                <w:t xml:space="preserve">hal-03295982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of polyphenols from Myrciaria jaboticaba peel and lipid protection in in vitro gastrointestinal digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestive n‐6 Lipid Oxidation, a Key Trigger of Vascular Dysfunction and Atherosclerosis in the Western Diet: Protective Effects of Apple Polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Gadioli Tarone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Sydney Risdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Roberto Marostica</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Humberclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 359, pp.129959. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295982v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Chain and Unsaturated Fatty Acids Increase Sequentially From the Lag Phase During Cold Growth of Bacillus cereus</w:t>
               </w:r>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Tabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,64 +1902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a green innovative semi-industrial scale pilot combined microwave heating and centrifugal force to extract essential oils and phenolic compounds from orange peels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Angoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Abert Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Chemat-Djenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petitcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2300,77 +2300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid protection by polyphenol-rich apple matrices is modulated by pH and pepsin in &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Boléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.3942-3954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2398,489 +2398,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of free and glycosylated volatiles from strawberries destined for the fresh market and for processing, assessed using direct enzymatic hydrolysis</w:t>
+                <w:t xml:space="preserve">Phenolic compounds and antioxidant activity of lingonberry ( &amp;lt;em&amp;gt;Vaccinium vitis-idaea&amp;lt;/em&amp;gt; L.) leaf, stem and fruit at different harvest periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaborieau</w:t>
+                <w:t xml:space="preserve">Oana-Crina Bujor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cendres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+                <w:t xml:space="preserve">Valentin I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.08.026⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 252, pp.356-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623748v1</w:t>
+                <w:t xml:space="preserve">hal-02622132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic compounds and antioxidant activity of lingonberry ( &amp;lt;em&amp;gt;Vaccinium vitis-idaea&amp;lt;/em&amp;gt; L.) leaf, stem and fruit at different harvest periods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lavender- and lavandin-distilled straws: an untapped feedstock with great potential for the production of high-added value compounds and fungal enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana-Crina Bujor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marine Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin I. Popa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.052⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1218-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02622132v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender- and lavandin-distilled straws: an untapped feedstock with great potential for the production of high-added value compounds and fungal enzymes</w:t>
+                <w:t xml:space="preserve">Variability of free and glycosylated volatiles from strawberries destined for the fresh market and for processing, assessed using direct enzymatic hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+                <w:t xml:space="preserve">Stéphane Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aurélie Cendres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.217. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.187-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-018-1218-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467725v1</w:t>
+                <w:t xml:space="preserve">hal-02623748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile compounds in ripe fig receptacle are influenced by environment in the vicinity of the fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Gaaliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of fatty acids in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,1187 +3159,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel systems biology modeling characterized the atheroprotective efficiencies of modified dairy fats in a hamster model</w:t>
+                <w:t xml:space="preserve">Hydrosols of orange blossom &amp;lt;em&amp;gt;(Citrus aurantium&amp;lt;/em&amp;gt;), and rose flower (&amp;lt;em&amp;gt;Rosa damascena&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Rosa centifolia&amp;lt;/em&amp;gt;) support the growth of a heterogeneous spoilage microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Berton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bott</w:t>
+                <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Scheercousse</w:t>
+                <w:t xml:space="preserve">Céline Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 309 (5), pp.H935-H945. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.576-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00032.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639610v1</w:t>
+                <w:t xml:space="preserve">hal-02637368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosols of orange blossom &amp;lt;em&amp;gt;(Citrus aurantium&amp;lt;/em&amp;gt;), and rose flower (&amp;lt;em&amp;gt;Rosa damascena&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Rosa centifolia&amp;lt;/em&amp;gt;) support the growth of a heterogeneous spoilage microbiota</w:t>
+                <w:t xml:space="preserve">Multilevel systems biology modeling characterized the atheroprotective efficiencies of modified dairy fats in a hamster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Labadie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cerutti</w:t>
+                <w:t xml:space="preserve">Pierre Scheercousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.576-586. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 309 (5), pp.H935-H945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00032.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637368v1</w:t>
+                <w:t xml:space="preserve">hal-02639610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of volatils from maritime pine sawdust waste by different processes: Ultrasound, microwave, turbohydrodistillation, and hydrodistillation</w:t>
+                <w:t xml:space="preserve">Impact of instant controlled pressure drop pre-treatment on solvent extraction of edible oil from rapeseed seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Meullemiestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Petitcolas</w:t>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17480272.2014.881915⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.A301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2014002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640071v1</w:t>
+                <w:t xml:space="preserve">hal-02635752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of instant controlled pressure drop pre-treatment on solvent extraction of edible oil from rapeseed seeds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relationship between pollination and cell wall properties in common fig fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badii Gaaliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2014002⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635752v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between pollination and cell wall properties in common fig fruit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of Procedures for In-Line Extraction of Lipids and Polyphenols from Grape Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Mars</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 98, pp.78-84. </w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.459-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9646-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639413v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Procedures for In-Line Extraction of Lipids and Polyphenols from Grape Seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct green extraction of volatile aroma compounds using vegetable oils as solvents: Theoretical and experimental solubility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9646-0⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.724-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.05.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632098v1</w:t>
+                <w:t xml:space="preserve">hal-02634276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct green extraction of volatile aroma compounds using vegetable oils as solvents: Theoretical and experimental solubility study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Li</w:t>
+                <w:t xml:space="preserve">Isolation of volatils from maritime pine sawdust waste by different processes: Ultrasound, microwave, turbohydrodistillation, and hydrodistillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meullemiestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petitcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59, pp.724-731. </w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.76-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.05.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2014.881915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634276v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t>
+                <w:t xml:space="preserve">A comparison of essential oils obtained from lavandin via different extraction processes: Ultrasound, microwave, turbohydrodistillation, steam and hydrodistillation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Renard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sandrine Périno-Issartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Planar Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1305, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328646v1</w:t>
+                <w:t xml:space="preserve">hal-01328686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of essential oils obtained from lavandin via different extraction processes: Ultrasound, microwave, turbohydrodistillation, steam and hydrodistillation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Périno-Issartier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farid Chemat</w:t>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Planar Chromatography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1305, pp.41-47. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.825-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328686v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caprification modifies polyphenols but not cell wall concentrations in ripe figs.</w:t>
               </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Gaaliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4453,1193 +4453,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes as Green Solvents for Extraction of Oil from Microalgae.</w:t>
+                <w:t xml:space="preserve">Terpenes as Green Solvents for Extraction of Oil from Microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dejoye Tanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Abert Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elmaataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 17 (7), pp.8196 - 8205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules17078196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329855v1</w:t>
+                <w:t xml:space="preserve">hal-01332307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Processing on the Noncovalent Interactions between Procyanidin and Apple Cell Wall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of anaerobiosis and low temperature on Bacillus cereus growth, metabolism, and membrane properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Watrelot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benoit B. de Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650601v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RHEOLOGICAL AND MACROMOLECULAR QUALITY OF PECTIN EXTRACTED WITH NITRIC ACID FROM PASSION FRUIT RIND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H.G. Canteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.800-809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2010.00618.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid oxidation products are stress signals that mediate gene responses to singlet oxygen in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Birtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Triantaphylidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (14), pp.5535-5540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1115982109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anaerobiosis and low temperature on Bacillus cereus growth, metabolism, and membrane properties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of Edible Oil during Food Processing by Ultrasound: Electron Paramagnetic Resonance, Physicochemical, and Sensory Appreciation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Clavel</w:t>
+                <w:t xml:space="preserve">Daniella Pingret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Clerté</w:t>
+                <w:t xml:space="preserve">Gregory Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Carlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Anne Sylvie Fabiano-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giniest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329490v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Edible Oil during Food Processing by Ultrasound: Electron Paramagnetic Resonance, Physicochemical, and Sensory Appreciation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RHEOLOGICAL AND MACROMOLECULAR QUALITY OF PECTIN EXTRACTED WITH NITRIC ACID FROM PASSION FRUIT RIND.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sylvie Fabiano-Tixier</w:t>
+                <w:t xml:space="preserve">Maria Helene Giovanetti Canteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Giniest</w:t>
+                <w:t xml:space="preserve">M. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329766v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does pollination affect aroma development in ripened fig [Ficus carica L.] fruit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Gaaliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134, pp.93-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scienta.2011.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHEOLOGICAL AND MACROMOLECULAR QUALITY OF PECTIN EXTRACTED WITH NITRIC ACID FROM PASSION FRUIT RIND.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Terpenes as Green Solvents for Extraction of Oil from Microalgae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dejoye Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Abert Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmaataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329707v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes as Green Solvents for Extraction of Oil from Microalgae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Processing on the Noncovalent Interactions between Procyanidin and Apple Cell Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Chemat</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (7), pp.8196 - 8205. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.9484-9494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules17078196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf3015975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332307v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of SlscADH1, a fruit-ripening associated short-chain alcohol dehydrogenase of tomato</w:t>
               </w:r>
@@ -5753,1604 +5753,1604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Edible Oil during Food Processing by Ultrasound: Electron Paramagnetic Resonance, Physicochemical, and Sensory Appreciation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does pollination affect aroma development in ripened fig [Ficus carica L.] fruit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badii Gaaliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332220v1</w:t>
+                <w:t xml:space="preserve">hal-01329769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollination affect aroma development in ripened fig [Ficus carica L.] fruit?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Degradation of Edible Oil during Food Processing by Ultrasound: Electron Paramagnetic Resonance, Physicochemical, and Sensory Appreciation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Pingret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (31), pp.7761 - 7768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf301286f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329769v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spores of Bacillus cereus strain KBAB4 produced at 10 degrees C and 30 degrees C display variations in their properties</w:t>
+                <w:t xml:space="preserve">Comparative study of free and glycoconjugated volatile compounds of three banana cultivars from French West Indies: Cavendish, Frayssinette and Plantain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Tichit-Planchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+                <w:t xml:space="preserve">Guylene Suzette Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lew</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Berthe Ganou-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Fahrasmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (1), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335783v1</w:t>
+                <w:t xml:space="preserve">hal-04739481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic and polysaccharidic composition of applesauce is close to that of apple flesh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4-5), pp.537-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfca.2010.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of free and glycoconjugated volatile compounds of three banana cultivars from French West Indies: Cavendish, Frayssinette and Plantain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative study of free and glycoconjugated volatile compounds of three banana cultivars from French West Indies: Cavendish, Frayssinette and Plantain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylene Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthe Ganou-Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fahrasmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (1), pp.28-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739481v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of free and glycoconjugated volatile compounds of three banana cultivars from French West Indies: Cavendish, Frayssinette and Plantain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spores of Bacillus cereus strain KBAB4 produced at 10 degrees C and 30 degrees C display variations in their properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tichit-Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylene Aurore</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.104⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01330928v1</w:t>
+                <w:t xml:space="preserve">hal-01335783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Pectin Extracted from Passion Fruit Rind Flours</w:t>
+                <w:t xml:space="preserve">Physicochemical composition of the yellow passion fruit pericarp fractions and respective pectic substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria H. G. Canteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes P. Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilvan Wosiacki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carmen Petkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryse Reich</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.113-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658845v1</w:t>
+                <w:t xml:space="preserve">hal-02669062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-products of black-currant and apple juice production: Hydration properties and polysaccharide composition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of Bacillus cereus genes specifically expressed during growth at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2009.06.016⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (8), pp.2562-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02348-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668892v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spores of Bacillus cereus strain KBAB4 produced at 10 C and 30 C display variations in their properties.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Pectin Extracted from Passion Fruit Rind Flours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria H. G. Canteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes P. Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilvan Wosiacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Broussolle</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.07.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (4), pp.593 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-010-0206-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330257v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical composition of the yellow passion fruit pericarp fractions and respective pectic substances</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spores of Bacillus cereus strain KBAB4 produced at 10 C and 30 C display variations in their properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food and Nutrition Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (2), pp.291 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669062v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bacillus cereus genes specifically expressed during growth at low temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Brillard</w:t>
+                <w:t xml:space="preserve">Co-products of black-currant and apple juice production: Hydration properties and polysaccharide composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Kolodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Markowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jehanno</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monika Mieszczakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2009.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02348-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204237v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cell wall polysaccharides of cherry (&amp;lt;em&amp;gt;Prunus cerasus&amp;lt;/em&amp;gt; var. Schattenmorelle) fruit and pomace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Milala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Markowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mieszczakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Foods for Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (4), pp.279-285. </w:t>
@@ -7400,64 +7400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the cell wall composition for flesh and skin from five different plums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (3), pp.1042-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7504,51 +7504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly and cleaner process for isolation of essential oil using microwave energy. Experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,90 +7621,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in volatiles and glycosides during fruit maturation of two contrasted tomato (&amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt;) lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Birtic-Pindat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (2), pp.591-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7751,64 +7751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Visinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,90 +7880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in anthocyanin concentrations in red apricot fruits during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8035,64 +8035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Lipid Extraction of Food Using d-Limonene as an Alternative to n-Hexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8291,298 +8291,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone.</w:t>
+                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Perrier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Vol. ; Num. 424; Pp. 68-72;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 424 (3), pp.68-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature01739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103386v1</w:t>
+                <w:t xml:space="preserve">hal-02677728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Chemical and behavioural characterization of the rabbit mammary pheromone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sémon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 424 (3), pp.68-72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, Vol. ; Num. 424; Pp. 68-72;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature01739⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02677728v1</w:t>
+                <w:t xml:space="preserve">hal-00103386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary oxysterols on coronary arteries in hyperlipidaemic hamster</w:t>
               </w:r>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demaison-Meloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8719,51 +8719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Siess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8862,51 +8862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demaison-Meloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8951,570 +8951,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Z)-dodec-3-en-1-ol, a novel termite trail pheromone identified after solid phase microextraction form Macrotermes annandalei</w:t>
+                <w:t xml:space="preserve">(Z)-dodec-3-en-1-ol, a novel termite trail pheromone identified after solid phase microextraction from Macrotermes annandalei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peppuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robert</w:t>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 47, pp.445-453</w:t>
+              <w:t xml:space="preserve">, 2001, 47 (4-5), pp.445-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677067v1</w:t>
+                <w:t xml:space="preserve">hal-00451510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Z)-dodec-3-en-1-ol, a novel termite trail pheromone identified after solid phase microextraction from Macrotermes annandalei</w:t>
+                <w:t xml:space="preserve">(Z)-dodec-3-en-1-ol, a novel termite trail pheromone identified after solid phase microextraction form Macrotermes annandalei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peppuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Robert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lettere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 47 (4-5), pp.445-53</w:t>
+              <w:t xml:space="preserve">, 2001, 47, pp.445-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451510v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation and metabolism of dietary trans isomers of linolenic acid alter the fatty acid profile of rat tissues</w:t>
+                <w:t xml:space="preserve">Incorporation and metabolism of trans 20:5 in endothelial cells. Effect on prostacyclin synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Almanza</w:t>
+                <w:t xml:space="preserve">Catherine Cordelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130 (10), pp.2550-2555</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (8), pp.911-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693870v1</w:t>
+                <w:t xml:space="preserve">hal-02690078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation and metabolism of trans 20:5 in endothelial cells. Effect on prostacyclin synthesis</w:t>
+                <w:t xml:space="preserve">Incorporation and metabolism of dietary trans isomers of linolenic acid alter the fatty acid profile of rat tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cordelet</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Genty</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35 (8), pp.911-918</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130 (10), pp.2550-2555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690078v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel scheme for biosynthesis of aryl metabolites from L-phenylalanine in the fungus Bjerkandera adusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapadatescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9559,398 +9559,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of conjugated double bonds of CLA isomers in a commercial mixture and in their hepatic 20:4 metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymphatic absorption of phytosterol oxides in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
+                <w:t xml:space="preserve">J.P. Sergiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Juanéda</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Demaison-Meloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 34 (12), pp.1319-1325</w:t>
+              <w:t xml:space="preserve">, 1999, 34 (6), pp.563-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685677v1</w:t>
+                <w:t xml:space="preserve">hal-02695355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphatic absorption of phytosterol oxides in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Grandgirard</w:t>
+                <w:t xml:space="preserve">Regulation of the synthesis of aryl metabolites by phospholipid sources in the white-rot fungus Bjerkandera adusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapadatescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Sergiel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34 (6), pp.563-570</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 171, pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695355v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the synthesis of aryl metabolites by phospholipid sources in the white-rot fungus Bjerkandera adusta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Geometry of conjugated double bonds of CLA isomers in a commercial mixture and in their hepatic 20:4 metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Djian</w:t>
+                <w:t xml:space="preserve">Pierre Juanéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+                <w:t xml:space="preserve">S. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 171, pp.151-158</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (12), pp.1319-1325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694834v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Z,Z,E)-3,6,8-dodecatrien-1-ol, a major component of trail-following pheromone in two sympatric termite species &amp;lt;em&amp;gt;Reticulitermes lucifugus grassei &amp;lt;em&amp;gt;and&amp;lt;/em&amp;gt; R. santonensis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -9962,77 +9962,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigit Wobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 25 (6), pp.1305-1318. </w:t>
@@ -10095,90 +10095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of 6-pentyl-alpha-pyrone by Trichoderma sp. from vegetable oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 56, pp.143-150</w:t>
@@ -10233,51 +10233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.X. Etiévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10315,64 +10315,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of metabolic pathways by the growth of cells in the presence of organic solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10580,90 +10580,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosols of &amp;lt;em&amp;gt;Citrus aurantium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Rosa sp.&amp;lt;/em&amp;gt; support the growth of a diverse spoilage microflora impacting volatile compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10699,380 +10699,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination microwave-integrated Soxhlet using limonene followed by microwave clevenger distillation</w:t>
+                <w:t xml:space="preserve">Microwave-integrated extraction of total fats and oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Visinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Advances in Extraction Techniques; ExTech 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Bruges, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.04.035⟩</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824511v1</w:t>
+                <w:t xml:space="preserve">hal-02820604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-integrated extraction of total fats and oils</w:t>
+                <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination microwave-integrated Soxhlet using limonene followed by microwave clevenger distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Visinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Advances in Extraction Techniques; ExTech 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Bruges, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.05.023⟩</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02820604v1</w:t>
+                <w:t xml:space="preserve">hal-02824511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of L-phenylalanine in the lignin-degrading white-rot fungi Bjerkandera adusta and Ischnoderma benzoinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapadatescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11108,178 +11108,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of new potent flavour compounds in Burgundy pinot noir wines</w:t>
+                <w:t xml:space="preserve">Analyse quantitative de quatre arômes potentiels du vin de pinot noir de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etiévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Weurmann Flavour Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Troisiéme Colloque Transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771159v1</w:t>
+                <w:t xml:space="preserve">hal-02767490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of new potent flavor compounds in Burgundy pinot noir wines using a stable isotope dilution assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.X. Etiévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11311,122 +11298,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de quatre arômes potentiels du vin de pinot noir de Bourgogne</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of new potent flavour compounds in Burgundy pinot noir wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etiévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisiéme Colloque Transfrontalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Dijon, France</w:t>
+              <w:t xml:space="preserve">8. Weurmann Flavour Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767490v1</w:t>
+                <w:t xml:space="preserve">hal-02771159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11438,476 +11438,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLIVE -Off Line Instrument for Volatile Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What happens to phytochemicals throughout fruit and vegetable processing and gastrointestinal digestion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées scientifiques du RFMF 2025.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">metabolomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467843v1</w:t>
+                <w:t xml:space="preserve">hal-05158782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual-extraction method to profile hydrophilic and lipophilic molecules in processed fruit products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yona Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens to phytochemicals throughout fruit and vegetable processing and gastrointestinal digestion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OLIVE -Off Line Instrument for Volatile Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+                <w:t xml:space="preserve">Eric Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Giroud-Argoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gleize</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruby Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">metabolomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prague (République Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">17èmes journées scientifiques du RFMF 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158782v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal processing of either fruits or vegetables differently influences polyphenol stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIst International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11932,103 +11932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple polyphenols decrease endothelial dysfunction and atherosclerosis in ApoE mice fed with chronic Western diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Risdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Humberclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Congress of Cardiology, Basic and Clinical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France</w:t>
@@ -12051,541 +12051,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static vs dynamic in vitro digestions of an innovative Citrus concentrate: Bioaccessibility of its phytomicronutrients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lipid oxidation and its inhibition by apple polyphenols in static and dynamic in vitro digestion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Boléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603369v1</w:t>
+                <w:t xml:space="preserve">hal-01605063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation and its inhibition by apple polyphenols in static and dynamic in vitro digestion systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Static vs dynamic in vitro digestions of an innovative Citrus concentrate: Bioaccessibility of its phytomicronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605063v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic extracts of bilberry: they protect lipid from oxidation in in vitro simulated digestion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana-Crina Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Avignon, France. 2016</w:t>
+              <w:t xml:space="preserve">ICP 2016 - XXVIIIth International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739419v1</w:t>
+                <w:t xml:space="preserve">hal-01608682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic extracts of bilberry: they protect lipid from oxidation in in vitro simulated digestion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana-Crina Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2016 - XXVIIIth International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. 2016</w:t>
+              <w:t xml:space="preserve">2nd Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Avignon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608682v1</w:t>
+                <w:t xml:space="preserve">hal-02739419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of spoilage microflora in Rose flower and Orange Blossom hydrosols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12610,51 +12610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of aroma compounds by APCI/MS : interface for in vivo analysis of human breath volatile content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piombino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12821,51 +12821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB75EAD9"/>
+    <w:nsid w:val="A8434AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13052,51 +13052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ginies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2659-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233867v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111396" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rincon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Murray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;ssinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999405v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2025.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boutonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#226;teau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez-Vazquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29524-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lieben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njara Rakotomanomana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Remmal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/7847276" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bolea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Humberclaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000487" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gadioli Tarone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Marostica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129959" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gini&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.694757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Angoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ginisty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102338" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Chaabani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2019.1574821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chemat-Djenni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petitcolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152734" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bol&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Vallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO00705A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Crina Bujor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin I. Popa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0SBNXZ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1218-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Trad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Gaaliche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mars" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2017/72.4.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Odinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5040067" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scheercousse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00032.2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerutti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meullemiestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Maache-Rezzoug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2014.881915" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639413v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.12.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9646-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.05.064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;rino-Issartier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.07.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.05.037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dejoye Tanzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmaataoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3015975" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.G. Canteri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Scheer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2010.00618.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98QRF5K9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Triantaphylid&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115982109" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329490v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329766v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Pingret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giniest" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.11.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helene Giovanetti Canteri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17078196" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moummou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libert Brice Tonfack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benichou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Youmbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.06.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301286f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tichit-Planchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lew" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Regis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pl&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.12.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04739481v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Suzette Aurore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Ganou-Parfait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.01.104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CKL572-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Aurore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. G. Canteri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P. Scheer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan Wosiacki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0206-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL90HNJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kosmala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kolodziejczyk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mieszczakowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNKDBC16-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X13VTL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Petkowitz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Milala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-009-0134-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTRX5G49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.10.073" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farhat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.04.084" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663929v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.03.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKVQWTGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Lucchetta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manriquez-Becerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El-Sharkawy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Borja Flores" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070210w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L3BPW6ZN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01739" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-56GN3387-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678837v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0049825021000017902" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680377v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meynier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Lherminier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJNBJN2002555" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peppuy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690078v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genty" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694605v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapadatescu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685677v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695355v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djian" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699030v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigit Wobst" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020922708599" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819F3C2C5CEF08A18FEF710726635F35C11D0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696642v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latrasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698830v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Eti&#233;vant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684169v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Khan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Vulfson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cerutti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824511v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820604v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771159v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770305v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767490v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158767v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Faure" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158782v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158102v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Risdon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603369v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gence" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605063v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739419v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608682v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792745v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piombino" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ginies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2659-1801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999405v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2025.01.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117387" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rincon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;ssinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boutonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#226;teau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez-Vazquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29524-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lieben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njara Rakotomanomana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Remmal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/7847276" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gadioli Tarone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Marostica" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129959" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bolea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Humberclaude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gini&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.694757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Angoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ginisty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102338" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Chaabani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2019.1574821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chemat-Djenni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petitcolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152734" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bol&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Vallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO00705A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Crina Bujor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin I. Popa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.052" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0SBNXZ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1218-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Trad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Gaaliche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mars" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2017/72.4.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Odinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5040067" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637368v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerutti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scheercousse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00032.2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.12.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9646-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.05.064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meullemiestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Maache-Rezzoug" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2014.881915" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;rino-Issartier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.07.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.05.037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dejoye Tanzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmaataoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17078196" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.G. Canteri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Scheer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2010.00618.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98QRF5K9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Triantaphylid&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115982109" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Pingret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giniest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helene Giovanetti Canteri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.11.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3015975" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moummou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libert Brice Tonfack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benichou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Youmbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.06.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301286f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04739481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Suzette Aurore" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Ganou-Parfait" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.01.104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CKL572-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Regis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pl&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.12.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330928v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Aurore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tichit-Planchon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lew" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. G. Canteri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P. Scheer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Petkowitz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan Wosiacki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0206-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL90HNJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X13VTL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kosmala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kolodziejczyk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mieszczakowska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNKDBC16-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Milala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-009-0134-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTRX5G49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.10.073" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farhat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Romdhane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.04.084" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663929v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.03.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKVQWTGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Lucchetta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manriquez-Becerra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El-Sharkawy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Borja Flores" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070210w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L3BPW6ZN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01739" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-56GN3387-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103386v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678837v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0049825021000017902" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680377v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meynier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Lherminier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJNBJN2002555" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451510v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peppuy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694605v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapadatescu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695355v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694834v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djian" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685677v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699030v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigit Wobst" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020922708599" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819F3C2C5CEF08A18FEF710726635F35C11D0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696642v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latrasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698830v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Eti&#233;vant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684169v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Khan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Vulfson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cerutti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820604v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824511v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767490v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770305v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158767v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Faure" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158102v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Risdon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603369v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gence" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608682v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739419v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792745v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piombino" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>