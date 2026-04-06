--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1070,243 +1070,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roc de Murviel raconté aux collégiens</w:t>
+                <w:t xml:space="preserve">Le Roc de Murviel raconté aux collégiens / 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los Rocaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Bulletin de liaison du centre de ressources de Vailhan, Volume 21</w:t>
+              <w:t xml:space="preserve">, 2016, Bulletin de liaison du centre de ressources de Vailhan, Volume 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386398v1</w:t>
+                <w:t xml:space="preserve">hal-01386400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roc de Murviel raconté aux collégiens / 2</w:t>
+                <w:t xml:space="preserve">Aspects of geodiversity of Palaeozoic limestones in the Black Mountains of southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los Rocaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geographica Slovenica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3986/AGS.963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386400v1</w:t>
+                <w:t xml:space="preserve">hal-01366029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects of geodiversity of Palaeozoic limestones in the Black Mountains of southern France</w:t>
+                <w:t xml:space="preserve">Le Roc de Murviel raconté aux collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geographica Slovenica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Los Rocaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bulletin de liaison du centre de ressources de Vailhan, Volume 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3986/AGS.963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366029v1</w:t>
+                <w:t xml:space="preserve">hal-01386398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie physique des années 1970 en France, entre occasions manquées et essais non transformés ?</w:t>
               </w:r>
@@ -1683,187 +1683,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 184 « Merveilles naturelles » : une photographie de la géographie de la France dans les années 1970</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landform studies or geomorphology? An attempt to define an interdisciplinary domain between the geosciences and the social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.24935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01476936v1</w:t>
+                <w:t xml:space="preserve">hal-01485626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landform studies or geomorphology? An attempt to define an interdisciplinary domain between the geosciences and the social sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3 184 « Merveilles naturelles » : une photographie de la géographie de la France dans les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moriniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les sites d'intérêt géomorphologique : un patrimoine invisible ?, Vol. 87 (3-4/2012 ), p. 261-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485626v1</w:t>
+                <w:t xml:space="preserve">halshs-01476936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphosites and Geotourism</w:t>
               </w:r>
@@ -2119,221 +2119,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du Traité de Géographie physique d'Emmanuel de Martonne : du vocabulaire géographique aux théories en géomorphologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le \guillemotleft terrain \guillemotright pour les géomorphologues français aujourd'hui (Fieldwork as viewed by french geomorphologists today)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numa Broc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Giusti</w:t>
+                <w:t xml:space="preserve">Gérard Hugonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (2), pp.125--144. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (4), pp.456--464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2007.2585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477992v1</w:t>
+                <w:t xml:space="preserve">hal-02476150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le \guillemotleft terrain \guillemotright pour les géomorphologues français aujourd'hui (Fieldwork as viewed by french geomorphologists today)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autour du Traité de Géographie physique d'Emmanuel de Martonne : du vocabulaire géographique aux théories en géomorphologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Hugonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (2), pp.125--144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2007.2585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476150v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Science et le Paysage ou la dernière &amp;quot; leçon &amp;quot; d'Albert de Lapparent (1839-1908)</w:t>
               </w:r>
@@ -3268,221 +3268,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphosites and the history of geomorphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new network on mountain geomorphosites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bollati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Coratza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013, Vienna, Austria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366134v1</w:t>
+                <w:t xml:space="preserve">halsde-00982255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new network on mountain geomorphosites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphosites and the history of geomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013, Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982255v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géotope, géofaciès et géosystème : comment éveiller le public aux paysages géomorphologiques grâce aux géomorphosites ? Le cas de la réserve naturelle nationale des Aiguilles Rouges, Chamonix-Mont Blanc (Haute-Savoie, France)</w:t>
               </w:r>
@@ -4567,290 +4567,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géotope, géofaciès et géosystème : comment éveiller le public aux paysages géomorphologiques grâce aux géomorphosites ? Le cas de la réserve naturelle nationale des Aiguilles Rouges, Chamonix–Mont-Blanc (Haute-Savoie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seine River from Île-de-France to Normandy: geomorphological and cultural landscapes of a large meandering valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des géosites dans les espaces protégés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, p.17-28, 2014, World Geomorphological Landscapes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950910v1</w:t>
+                <w:t xml:space="preserve">hal-01081845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclones et tsunamis : deux aléas récurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond WOESSNER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2014, 978-2-35030-275-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seine River from Île-de-France to Normandy: geomorphological and cultural landscapes of a large meandering valley</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géotope, géofaciès et géosystème : comment éveiller le public aux paysages géomorphologiques grâce aux géomorphosites ? Le cas de la réserve naturelle nationale des Aiguilles Rouges, Chamonix–Mont-Blanc (Haute-Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, p.17-28, 2014, World Geomorphological Landscapes</w:t>
+              <w:t xml:space="preserve">Gestion des géosites dans les espaces protégés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081845v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.1 : Reliefs et géodynamique</w:t>
               </w:r>
@@ -5274,51 +5274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60EFFFFE"/>
+    <w:nsid w:val="E3E76D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5505,51 +5505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-giusti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6531-3572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030662702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6RGH7D3K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TMD97MT4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H37178FM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/AGS.963" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24935" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-011-0041-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P8STM9QL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Broc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.921" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZPZGCBF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hugonie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2585" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906591v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1221" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comanescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Darbellay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Corcuff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809531-7.00008-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01950910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hallair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355; Petrea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-giusti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6531-3572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030662702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6RGH7D3K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TMD97MT4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H37178FM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/AGS.963" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-011-0041-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P8STM9QL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hugonie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2585" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Broc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZPZGCBF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906591v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1221" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comanescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Darbellay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Corcuff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809531-7.00008-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01950910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hallair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355; Petrea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>