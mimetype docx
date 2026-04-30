--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -3130,165 +3130,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodiversity and the natural history of landforms</w:t>
+                <w:t xml:space="preserve">How to teach geocomplexity at two opposite levels? The &amp;quot;Klippen of Cabrières&amp;quot; case study (Hérault, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014, Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366169v1</w:t>
+                <w:t xml:space="preserve">hal-01366152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to teach geocomplexity at two opposite levels? The &amp;quot;Klippen of Cabrières&amp;quot; case study (Hérault, France).</w:t>
+                <w:t xml:space="preserve">Geodiversity and the natural history of landforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014, Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366152v1</w:t>
+                <w:t xml:space="preserve">hal-01366169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new network on mountain geomorphosites</w:t>
               </w:r>
@@ -5274,51 +5274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3E76D65"/>
+    <w:nsid w:val="259E56FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5505,51 +5505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-giusti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6531-3572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030662702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6RGH7D3K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TMD97MT4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H37178FM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/AGS.963" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-011-0041-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P8STM9QL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hugonie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2585" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Broc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZPZGCBF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906591v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1221" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comanescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Darbellay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Corcuff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809531-7.00008-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01950910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hallair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355; Petrea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-giusti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6531-3572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030662702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6RGH7D3K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TMD97MT4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H37178FM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Coratza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clivaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Com&#259;nescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-018-0298-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/AGS.963" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-011-0041-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P8STM9QL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hugonie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2585" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Broc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZPZGCBF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906591v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1221" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comanescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Darbellay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comanescu Laura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Lucie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Corcuff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809531-7.00008-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01950910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hallair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355; Petrea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>