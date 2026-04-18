--- v0 (2026-03-22)
+++ v1 (2026-04-18)
@@ -780,252 +780,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of dielectric function and inelastic mean free path from photoelectron energy-loss spectra of amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 387, pp.1125--1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269742v1</w:t>
+                <w:t xml:space="preserve">hal-01372807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of dielectric function and inelastic mean free path from photoelectron energy-loss spectra of amorphous carbon surfaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 387, pp.1125--1139. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.06.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372807v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric relaxation properties of carboxylic acid-terminated n-alkyl monolayers tethered to Si(1 1 1): dynamics of dipoles and gauche defects</w:t>
               </w:r>
@@ -1115,64 +1115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fadjie Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (13), pp.6773-6787. </w:t>
@@ -1448,51 +1448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high current density on the admittance response of interface states in ultrathin MIS tunnel junctions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1656,51 +1656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier height distribution and dipolar relaxation in metal-insulator-semiconductor junctions with molecular insulator: Ageing effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,103 +1894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of current density and admittance in metal-insulator-semiconductor junctions with molecular insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hiremath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110, pp.083708-1-083708-10. </w:t>
@@ -2022,635 +2022,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.055501-055507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072097v1</w:t>
+                <w:t xml:space="preserve">hal-00481647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.012003/1--012003/11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481647v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (13), pp.132105 - 132105-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651996v1</w:t>
+                <w:t xml:space="preserve">hal-00914851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (1), pp.164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00914851v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2695,295 +2695,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+                <w:t xml:space="preserve">Y. Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Chu</w:t>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105 (6), pp.4914. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.17437-17446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663782v1</w:t>
+                <w:t xml:space="preserve">hal-00429017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Molard</w:t>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Perrin</w:t>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.17437-17446. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (6), pp.4914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429017v1</w:t>
+                <w:t xml:space="preserve">hal-00663782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon measured by core-level photoelectron spectroscopy</w:t>
               </w:r>
@@ -3112,90 +3112,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Grafting of organic monolayers on amorphous carbon and silicon (111) surfaces : A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (9), pp.1074-1080. </w:t>
@@ -3239,492 +3239,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D integrated photonics on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Godet</w:t>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516 (23), pp.8668-8674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.04.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350732v1</w:t>
+                <w:t xml:space="preserve">hal-00652233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D integrated photonics on multilayer polymers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence on the sp3/sp2 character of the carbon on the insertion of nitrogen in RFMS carbon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bêche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zellama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.04.095⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (4-5), pp.700-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2007.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652233v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence on the sp3/sp2 character of the carbon on the insertion of nitrogen in RFMS carbon nitride films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Zellama</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.2637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00290145v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strutural properties of nitrogenated amorphous carbon films: influence of deposition temperature and radiofrequency discharge power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104, pp.073534. </w:t>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface energy and hybridization studies of amorphous carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,77 +3904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency scaling of ac hopping transport in amorphous carbon nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.1799-1805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3999,90 +3999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Grafting of Organic Layers on Sputtered Amorphous Carbon: Surface Preparation and Coverage Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4158,51 +4158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling analysis of field-enhanced bandtail hopping transport in amorphous carbon nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4255,294 +4255,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder and localization in bandtail hopping transport: Experiments and concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Covalent grafting of organic molecular chains on amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Solala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alibart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (9-20), pp.2011-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321744v1</w:t>
+                <w:t xml:space="preserve">hal-00189916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent grafting of organic molecular chains on amorphous carbon surfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Disorder and localization in bandtail hopping transport: Experiments and concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.413-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00189916v1</w:t>
+                <w:t xml:space="preserve">hal-00321744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping current density in amorpous carbon/crystalline silicon heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Katsuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,77 +4614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and AC hopping transport in metal/amorphous carbon nitride/metal devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352, pp.1323-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4709,90 +4709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study using FTIR, Raman, XPS and NEXAFS of carbon nitride thin films deposited by RF magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5001,90 +5001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the structure of a-CNx and a-CNx:H films using NEXAFS, XPS and FT-IR analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Minéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5137,316 +5137,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-field transport in amorphous carbon and carbon nitride films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometry and infrared absorption of amorphous a-C1-xNx : H carbon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">M. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Adamopoulos</w:t>
+                <w:t xml:space="preserve">S. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95, pp.3427-3436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1650879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320878v1</w:t>
+                <w:t xml:space="preserve">hal-00083570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry and infrared absorption of amorphous a-C1-xNx : H carbon nitride films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">High-field transport in amorphous carbon and carbon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Zellama</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 338-340, pp.349-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083570v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and composition of dual-plasma polymer-like amorphous carbon films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium ion-induced stoichiometry modification in hydrogenated silicon oxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Etamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen incorporation in dual-mode PECVD amorphous silicon oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Etemadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic study of light-induced effects in hydrogenated amorphous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,336 +5993,336 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band tails and deep-defect density of states in hydrogenated amorphous germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Zawawi</w:t>
+                <w:t xml:space="preserve">L. Chahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Thèye</w:t>
+                <w:t xml:space="preserve">I. El-Zawawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 44 (11), pp.5506. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991, 44(11), pp.5506-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332262v1</w:t>
+                <w:t xml:space="preserve">hal-00008970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band tails and deep-defect density of states in hydrogenated amorphous germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chahad</w:t>
+                <w:t xml:space="preserve">I. El Zawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El-Zawawi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L. Theye</w:t>
+                <w:t xml:space="preserve">M. L. Thèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 44(11), pp.5506-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 44 (11), pp.5506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.44.5506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008970v1</w:t>
+                <w:t xml:space="preserve">hal-01332262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of plasma deposited a-Ge: H thin films by hydrogen dilution of germane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Elzawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,51 +6945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7517,234 +7517,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy study of Hg - molecular layer- Si(111) junctions incorporating alkyl and acid based molecules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919586v1</w:t>
+                <w:t xml:space="preserve">hal-00474174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and transport properties of Hg // R - alkyl - Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
@@ -7767,872 +7763,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919220v1</w:t>
+                <w:t xml:space="preserve">hal-00919187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+                <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919187v1</w:t>
+                <w:t xml:space="preserve">hal-00919220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Admittance spectroscopy study of Hg - molecular layer- Si(111) junctions incorporating alkyl and acid based molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hiremath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474174v1</w:t>
+                <w:t xml:space="preserve">hal-00919586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919600v1</w:t>
+                <w:t xml:space="preserve">hal-00919174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00661493v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.720-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919174v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electrical transport properties of molecular layer on n-type silicon junction: Hg - OML - Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hiremath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
@@ -8661,103 +8661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
@@ -8901,230 +8901,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust immobilization of mulecular monolayers on amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbon 2009, the annual world conference on carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652459v1</w:t>
+                <w:t xml:space="preserve">hal-00668240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9160,234 +9151,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust immobilization of mulecular monolayers on amorphous carbon surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Deputier</w:t>
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2009, the annual world conference on carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668240v1</w:t>
+                <w:t xml:space="preserve">hal-00652459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel functional surfaces, nanoparticles and nanomaterials based on metal atom clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Int. Conf. Multifunctional, hybrid and nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France</w:t>
@@ -9429,90 +9429,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Amorphous Carbon Film Surfaces by Thermal Grafting of Alkene Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. pp.91-93, </w:t>
@@ -9562,77 +9562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9687,51 +9687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9739,51 +9739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
@@ -10062,103 +10062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de micro-résonateurs 2.5D sur organiques par combinaison de processus couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.55-57</w:t>
@@ -10200,64 +10200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency scaling of ac hopping transport in amorphous carbon nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Specialist Meeting on Amorphous Carbon thin films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10282,103 +10282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the sp2/sp3 nature of the nanostructured carbon on the insertion of nitrogen atoms : from the PLC and DLC to the carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Kralow, Poland</w:t>
@@ -10407,77 +10407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10515,51 +10515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffage de la transferrine sur oxyde de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping current density in reversely biased crystalline silicon / amorphous carbon heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Katsuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10756,77 +10756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dc and ac hopping transport in metal / amorphous carbon nitride/ metal devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10851,103 +10851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study using FTIR, Raman, XPS and NEXAFS of carbon nitride thin films deposited by RF magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
@@ -10976,90 +10976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the structure of a-CNx et a-CNx :H films using NEXAFS, XPS and FTIR analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Minéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11127,51 +11127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bouree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,51 +11235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of RF power and gas mixture in some optical and photoluminescence properties of dual-plasma a-C:H films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bouree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11511,51 +11511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Stoquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11597,103 +11597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap state studies in a-Si/sub 1-x/Ge/sub x/:H alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth-E.C.-Photovoltaic-Solar-Energy-Conference.-Proceedings-of-the-International-Conference-EUR-11780</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Florence, Italy. pp.846-50</w:t>
@@ -11891,51 +11891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vin&#237;cius Santos da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G. F. David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mancir da Silva Santana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-024-01628-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03388234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G.F. David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bargiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. da Silva Santana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-01000-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O.L. Johansson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144385" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailton Souza de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-018-0566-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-017-0521-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.06.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/9/094012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.60" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2013.02.087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.095" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82M7TDQH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lazar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K1L0QJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2951622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudovskikh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200642043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHV3G7N0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsuno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWJ9M3M5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVTVMNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Katsuno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Orlianges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-005-3257-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-259HK4T4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Min&#233;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9F3XDZK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacerda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650879" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bouree" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etamadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etemadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Zawawi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Th&#232;ye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.5506" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Zawawi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Theye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elzawawi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123880v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087441v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000644v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmur-Larre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bruyere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vin&#237;cius Santos da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G. F. David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mancir da Silva Santana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-024-01628-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03388234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G.F. David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bargiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. da Silva Santana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-01000-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O.L. Johansson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144385" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailton Souza de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-018-0566-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-017-0521-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.06.044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/9/094012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.60" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2013.02.087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.095" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82M7TDQH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lazar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K1L0QJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2951622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudovskikh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200642043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHV3G7N0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsuno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWJ9M3M5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVTVMNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Katsuno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Orlianges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-005-3257-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-259HK4T4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Min&#233;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9F3XDZK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacerda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650879" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bouree" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etamadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etemadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Zawawi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Theye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Zawawi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Th&#232;ye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.5506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elzawawi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123880v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087441v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000644v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmur-Larre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bruyere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>