--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -780,252 +780,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of dielectric function and inelastic mean free path from photoelectron energy-loss spectra of amorphous carbon surfaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.06.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372807v1</w:t>
+                <w:t xml:space="preserve">hal-01269742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of dielectric function and inelastic mean free path from photoelectron energy-loss spectra of amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 387, pp.1125--1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269742v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric relaxation properties of carboxylic acid-terminated n-alkyl monolayers tethered to Si(1 1 1): dynamics of dipoles and gauche defects</w:t>
               </w:r>
@@ -1115,64 +1115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fadjie Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (13), pp.6773-6787. </w:t>
@@ -1448,51 +1448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high current density on the admittance response of interface states in ultrathin MIS tunnel junctions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1656,51 +1656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier height distribution and dipolar relaxation in metal-insulator-semiconductor junctions with molecular insulator: Ageing effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,51 +1894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of current density and admittance in metal-insulator-semiconductor junctions with molecular insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110, pp.083708-1-083708-10. </w:t>
@@ -2022,635 +2022,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Duval</w:t>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.012003/1--012003/11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481647v1</w:t>
+                <w:t xml:space="preserve">hal-01072097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hervé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.055501-055507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072097v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (1), pp.164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914851v1</w:t>
+                <w:t xml:space="preserve">hal-00651996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (13), pp.132105 - 132105-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00651996v1</w:t>
+                <w:t xml:space="preserve">hal-00914851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2695,295 +2695,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Molard</w:t>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Perrin</w:t>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.17437-17446. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (6), pp.4914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429017v1</w:t>
+                <w:t xml:space="preserve">hal-00663782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+                <w:t xml:space="preserve">Y. Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Chu</w:t>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105 (6), pp.4914. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.17437-17446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663782v1</w:t>
+                <w:t xml:space="preserve">hal-00429017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon measured by core-level photoelectron spectroscopy</w:t>
               </w:r>
@@ -3112,90 +3112,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Grafting of organic monolayers on amorphous carbon and silicon (111) surfaces : A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (9), pp.1074-1080. </w:t>
@@ -3245,77 +3245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin coating and plasma process for 2.5D integrated photonics on multilayer polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,346 +3385,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence on the sp3/sp2 character of the carbon on the insertion of nitrogen in RFMS carbon nitride films</w:t>
+                <w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+                <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lazar</w:t>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ballutaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Zellama</w:t>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.2637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290145v1</w:t>
+                <w:t xml:space="preserve">hal-00350732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Influence on the sp3/sp2 character of the carbon on the insertion of nitrogen in RFMS carbon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (4-5), pp.700-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2007.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350732v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strutural properties of nitrogenated amorphous carbon films: influence of deposition temperature and radiofrequency discharge power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104, pp.073534. </w:t>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface energy and hybridization studies of amorphous carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,77 +3904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency scaling of ac hopping transport in amorphous carbon nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.1799-1805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3999,90 +3999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Grafting of Organic Layers on Sputtered Amorphous Carbon: Surface Preparation and Coverage Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4158,51 +4158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling analysis of field-enhanced bandtail hopping transport in amorphous carbon nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4255,294 +4255,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent grafting of organic molecular chains on amorphous carbon surfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Disorder and localization in bandtail hopping transport: Experiments and concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.413-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189916v1</w:t>
+                <w:t xml:space="preserve">hal-00321744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder and localization in bandtail hopping transport: Experiments and concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Covalent grafting of organic molecular chains on amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Solala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alibart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (9-20), pp.2011-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321744v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping current density in amorpous carbon/crystalline silicon heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Katsuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,77 +4614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and AC hopping transport in metal/amorphous carbon nitride/metal devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352, pp.1323-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4709,90 +4709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study using FTIR, Raman, XPS and NEXAFS of carbon nitride thin films deposited by RF magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4849,604 +4849,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of high-density amorphous carbon films grown by nanosecond and femtosecond pulsed laser ablation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of the structure of a-CNx and a-CNx:H films using NEXAFS, XPS and FT-IR analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zellama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Katsuno</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Minéa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 482, Issues 1-2, pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.11.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-005-3257-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00170162v1</w:t>
+                <w:t xml:space="preserve">hal-00082385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the structure of a-CNx and a-CNx:H films using NEXAFS, XPS and FT-IR analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Ballutaud</w:t>
+                <w:t xml:space="preserve">Optical properties of high-density amorphous carbon films grown by nanosecond and femtosecond pulsed laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Katsuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Minéa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 482, Issues 1-2, pp.156-166. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (31), pp.471-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.11.134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-005-3257-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082385v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00170162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry and infrared absorption of amorphous a-C1-xNx : H carbon nitride films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-field transport in amorphous carbon and carbon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lacerda</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Zellama</w:t>
+                <w:t xml:space="preserve">G. Adamopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 338-340, pp.349-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083570v1</w:t>
+                <w:t xml:space="preserve">hal-00320878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-field transport in amorphous carbon and carbon nitride films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometry and infrared absorption of amorphous a-C1-xNx : H carbon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kumar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Adamopoulos</w:t>
+                <w:t xml:space="preserve">S. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95, pp.3427-3436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1650879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320878v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and composition of dual-plasma polymer-like amorphous carbon films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium ion-induced stoichiometry modification in hydrogenated silicon oxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Etamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen incorporation in dual-mode PECVD amorphous silicon oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Etemadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic study of light-induced effects in hydrogenated amorphous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,336 +5993,336 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band tails and deep-defect density of states in hydrogenated amorphous germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chahad</w:t>
+                <w:t xml:space="preserve">I. El Zawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El-Zawawi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L. Theye</w:t>
+                <w:t xml:space="preserve">M. L. Thèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 44(11), pp.5506-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 44 (11), pp.5506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.44.5506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008970v1</w:t>
+                <w:t xml:space="preserve">hal-01332262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band tails and deep-defect density of states in hydrogenated amorphous germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Zawawi</w:t>
+                <w:t xml:space="preserve">L. Chahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Thèye</w:t>
+                <w:t xml:space="preserve">I. El-Zawawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 44 (11), pp.5506. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991, 44(11), pp.5506-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332262v1</w:t>
+                <w:t xml:space="preserve">hal-00008970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of plasma deposited a-Ge: H thin films by hydrogen dilution of germane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Elzawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,51 +6945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7523,103 +7523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7644,103 +7644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and transport properties of Hg // R - alkyl - Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
@@ -7769,103 +7769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
@@ -7894,103 +7894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8028,90 +8028,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance spectroscopy study of Hg - molecular layer- Si(111) junctions incorporating alkyl and acid based molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
@@ -8134,453 +8134,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.720-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919174v1</w:t>
+                <w:t xml:space="preserve">hal-00661493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00661493v1</w:t>
+                <w:t xml:space="preserve">hal-00919174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electrical transport properties of molecular layer on n-type silicon junction: Hg - OML - Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
@@ -8655,467 +8655,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des plasmons de volume et de surface du carbone amorphe par spectroscopie de pertes d'énergie des photo-électrons XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919584v1</w:t>
+                <w:t xml:space="preserve">hal-00919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des plasmons de volume et de surface du carbone amorphe par spectroscopie de pertes d'énergie des photo-électrons XPS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919181v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust immobilization of mulecular monolayers on amorphous carbon surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hervé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Deputier</w:t>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2009, the annual world conference on carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668240v1</w:t>
+                <w:t xml:space="preserve">hal-00652459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9151,243 +9160,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
+                <w:t xml:space="preserve">Robust immobilization of mulecular monolayers on amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbon 2009, the annual world conference on carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652459v1</w:t>
+                <w:t xml:space="preserve">hal-00668240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel functional surfaces, nanoparticles and nanomaterials based on metal atom clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Int. Conf. Multifunctional, hybrid and nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France</w:t>
@@ -9429,90 +9429,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Amorphous Carbon Film Surfaces by Thermal Grafting of Alkene Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. pp.91-93, </w:t>
@@ -9562,77 +9562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9687,51 +9687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9739,51 +9739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
@@ -10062,64 +10062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de micro-résonateurs 2.5D sur organiques par combinaison de processus couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10200,64 +10200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency scaling of ac hopping transport in amorphous carbon nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Specialist Meeting on Amorphous Carbon thin films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10282,103 +10282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the sp2/sp3 nature of the nanostructured carbon on the insertion of nitrogen atoms : from the PLC and DLC to the carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Minéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ewels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Kralow, Poland</w:t>
@@ -10407,77 +10407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10515,51 +10515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffage de la transferrine sur oxyde de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping current density in reversely biased crystalline silicon / amorphous carbon heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Katsuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10756,77 +10756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dc and ac hopping transport in metal / amorphous carbon nitride/ metal devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10851,103 +10851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study using FTIR, Raman, XPS and NEXAFS of carbon nitride thin films deposited by RF magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
@@ -10976,103 +10976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the structure of a-CNx et a-CNx :H films using NEXAFS, XPS and FTIR analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zellama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Minéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
@@ -11127,51 +11127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bouree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,51 +11235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of RF power and gas mixture in some optical and photoluminescence properties of dual-plasma a-C:H films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bouree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11511,51 +11511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Stoquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11597,103 +11597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap state studies in a-Si/sub 1-x/Ge/sub x/:H alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Theye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth-E.C.-Photovoltaic-Solar-Energy-Conference.-Proceedings-of-the-International-Conference-EUR-11780</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Florence, Italy. pp.846-50</w:t>
@@ -11891,51 +11891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vin&#237;cius Santos da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G. F. David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mancir da Silva Santana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-024-01628-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03388234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G.F. David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bargiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. da Silva Santana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-01000-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O.L. Johansson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144385" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailton Souza de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-018-0566-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-017-0521-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.06.044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/9/094012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.60" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2013.02.087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.095" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82M7TDQH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lazar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K1L0QJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2951622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudovskikh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200642043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHV3G7N0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsuno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWJ9M3M5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVTVMNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Katsuno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Orlianges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-005-3257-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-259HK4T4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Min&#233;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9F3XDZK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacerda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650879" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bouree" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etamadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etemadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Zawawi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Theye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Zawawi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Th&#232;ye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.5506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elzawawi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123880v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087441v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000644v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmur-Larre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bruyere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vin&#237;cius Santos da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G. F. David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mancir da Silva Santana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-024-01628-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03388234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G.F. David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bargiela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. da Silva Santana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-01000-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O.L. Johansson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144385" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailton Souza de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-018-0566-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01655081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-017-0521-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.06.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/9/094012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.60" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2013.02.087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.095" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82M7TDQH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lazar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K1L0QJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2951622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudovskikh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200642043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHV3G7N0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsuno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWJ9M3M5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVTVMNJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Min&#233;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.134" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9F3XDZK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Katsuno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Orlianges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-005-3257-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-259HK4T4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacerda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650879" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bouree" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drevillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etamadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etemadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Zawawi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Th&#232;ye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.5506" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chahad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Zawawi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Theye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elzawawi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123880v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pinault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087441v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000644v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmur-Larre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bruyere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>