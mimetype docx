--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -153,3388 +153,3883 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish evacuate smoothly respecting a social bubble</w:t>
+                <w:t xml:space="preserve">Les territoires mouvants du voyage mental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Larrieu</w:t>
+                <w:t xml:space="preserve">Manik Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
+                <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Graff</w:t>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Peyla</w:t>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.10414. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (3), pp.239-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-36869-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173035v1</w:t>
+                <w:t xml:space="preserve">hal-05000483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blinking While Speaking and Talking, Hearing, and Listening: Communication or Individual Underlying Process?</w:t>
+                <w:t xml:space="preserve">Dissociate Dimensions to Improve Sound Metaphors Guiding the Hand Towards 3D Non-visible Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Descroix</w:t>
+                <w:t xml:space="preserve">Coline Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Świątkowski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonverbal Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10919-021-00387-x⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (4), pp.387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-025-03877-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582757v1</w:t>
+                <w:t xml:space="preserve">hal-05034794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory integration of visual cues from first- to third-person perspective avatars in the perception of self-motion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fish evacuate smoothly respecting a social bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Guerraz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-021-02276-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.10414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-36869-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253032v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When my avatar’s movements make me feel I am moving: From natural-like stimuli to fully artificial ones in virtual reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Blinking While Speaking and Talking, Hearing, and Listening: Communication or Individual Underlying Process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Świątkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202113002001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonverbal Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10919-021-00387-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647507v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Embodiment of a Point-Light Display in Virtual Reality to Perception of One's Own Movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multisensory integration of visual cues from first- to third-person perspective avatars in the perception of self-motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2019.07.043⟩</w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-021-02276-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253392v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blinking when talking depends on the receiver: The case of mothers feeding infants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">When my avatar’s movements make me feel I am moving: From natural-like stimuli to fully artificial ones in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23311908.2018.1445429⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, IMPEC 2020 : Les sensorialités - Interactions Multimodales Par Écran Lyon, France, 1er-3 juillet, 2020, 130, pp.02001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202113002001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844307v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottlenose dolphin (Tursiops truncatus) sonar slacks off before touching a non-alimentary target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Embodiment of a Point-Light Display in Virtual Reality to Perception of One's Own Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Doh</w:t>
+                <w:t xml:space="preserve">Julien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Delfour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Guerraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.07.015⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 416, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2019.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879562v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating from a depth image converted into sound</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fristot</w:t>
+                <w:t xml:space="preserve">Blinking when talking depends on the receiver: The case of mothers feeding infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Świątkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Charavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/543492⟩</w:t>
+              <w:t xml:space="preserve">Cogent Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311908.2018.1445429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128384v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous eye-blinking rate from pre-term to six-months</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bottlenose dolphin (Tursiops truncatus) sonar slacks off before touching a non-alimentary target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Doh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23311908.2015.1091062⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419371v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing relative differences (in percent) by the difference of natural logarithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spontaneous eye-blinking rate from pre-term to six-months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Świątkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2014.02.001⟩</w:t>
+              <w:t xml:space="preserve">Cogent Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311908.2015.1091062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01419360v1</w:t>
+                <w:t xml:space="preserve">hal-01419371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation et réussite des étudiants tutorés en Licence de psychologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Navigating from a depth image converted into sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paris</w:t>
+                <w:t xml:space="preserve">Chloé Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delmas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fristot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ripes.631⟩</w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.ID 543492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/543492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817860v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la précision temporo-motrice et cadences spontanées de jeunes enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expressing relative differences (in percent) by the difference of natural logarithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El-Methni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.82 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2014.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00965226v1</w:t>
+                <w:t xml:space="preserve">hal-01419360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firstborns' disadvantage in kinship detection.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilisation et réussite des étudiants tutorés en Licence de psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ravary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Christine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Entenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797610388045⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965234v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human ability to detect kinship in strangers' faces: effects of the degree of relatedness.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Développement de la précision temporo-motrice et cadences spontanées de jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Methni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00967757v1</w:t>
+                <w:t xml:space="preserve">hal-00965226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-day-old human neonates look longer at non-biological motions of a single point-of-light.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Firstborns' disadvantage in kinship detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ravary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000186⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (12), pp.1746-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797610388045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828050v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Human ability to detect kinship in strangers' faces: effects of the degree of relatedness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1670), pp.3193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four-day-old human neonates look longer at non-biological motions of a single point-of-light.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mazens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.e186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Active electrolocation of polarized objects by a pulse-discharging electric fish, Gnathonemus petersii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 193 (12), pp.1221-1234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00359-007-0279-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice Commands for Guidance to a 3D Position: To Collect Spontaneous Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Refining sonification methods to improve shooting performance and ergonomics for the visually impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRA '25: The PErvasive Technologies Related to Assistive Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAD 2025 - 30th International Conference on Auditory Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384709v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining sonification methods to improve shooting performance and ergonomics for the visually impaired</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Voice Commands for Guidance to a 3D Position: To Collect Spontaneous Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Ernesto Gomez-Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAD 2025 - 30th International Conference on Auditory Display (ICAD 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PETRA '25: The PErvasive Technologies Related to Assistive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu Island, Greece. pp.410-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733155.3734918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165978v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Towards and Reaching a 3-D Target by Embodied Guidance: Parsimonious Vs Explicit Sound Metaphors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Using Fitts' Law to Compare Sonification Guidance Methods for Target Reaching Without Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCII 2023 - 25th International Conference on. Human-Computer Interaction HCII 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35681-0_15⟩</w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2024 - 19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications - HUCAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.444-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012346400003660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192144v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hydrodynamic toy model for fish locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventéjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DFD 2023 - 76th Annual Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Nov 2023, Washinghton, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping and Evaluating Sensory Substitution Devices by Spatial Immersion in Virtual Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Moving Towards and Reaching a 3-D Target by Embodied Guidance: Parsimonious Vs Explicit Sound Metaphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006637705960602⟩</w:t>
+              <w:t xml:space="preserve">HCII 2023 - 25th International Conference on. Human-Computer Interaction HCII 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Copenhague, Denmark. pp.229-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35681-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663686v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDICAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototyping and Evaluating Sensory Substitution Devices by Spatial Immersion in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006637705960602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hydrodynamic toy model for fish locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventéjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 - Bio-inspired aerial and aquatic locomotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-movement in the dark for the exploration of virtual scenes encoded by sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélie Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECM 2017 - 19th European Conference on Eye Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why estimating relative differences by Ln(A/B) in percentage and why naming it geometric difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The inaugural International Convention of Psychological Science (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Amsterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythmes et flux à l’épreuve des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rhuthmos, 2024, 979-10-95155-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la Conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Rhuthmos, 2024, 979-10-95155-362</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Coll. Prométhée, Collection dirigée par Mireille Albrieux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823305v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04831562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarification de quelques concepts. Séquence, cycle, rythme et rythme périodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Graff, Luc Gwiazdzinski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rythmes et flux à l’épreuve des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Rhuthmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-168, 2024, Collection Rythmologies, 979-10-95155-36-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience sans Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">collectif CARMEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la Conscience. Passerelle entre médecine, biologie, neurosciences, psychologie et philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Editions, pp.141-154, 2021, Prométhée, 978-5-37747-423-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3544,265 +4039,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding sightless people one dimension at a time: how the strategy used in spontaneous voice instructions benefits sonification-based guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporal pattern of terminal buzz by captive bottlenose dolphins (Tursiops truncatus) approaching a target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3812,100 +4307,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric signals and social behavior of the weakly electric fish Marcusenius macrolepidotus (Mormyridae, Teleostei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences. Université Paris-Sud, 1986. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03298706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3915,105 +4410,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time time series. An introduction to irregular rhythms (from ethology to psychophysics)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Méthodes et statistiques. Univ. Grenoble Alpes; Ecole Doctorale pour l'Ingénierie, la Santé, et l'Environnement (EDISCE), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03078841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4081,51 +4576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B691AE4"/>
+    <w:nsid w:val="CDD7B859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4312,51 +4807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-graff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5683-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031140726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04173035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Larrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36869-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Descroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;wi&#261;tkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-021-00387-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02276-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03647507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202113002001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.07.043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2018.1445429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Doh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Augier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.07.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/543492" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2015.1091062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2014.02.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQN7KZ60-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Entenmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.631" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Methni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.11.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X54V4DMQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ravary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797610388045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dridi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mazens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Avril" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-007-0279-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16303Z16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35681-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vent&#233;jou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Buquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04467528v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhuthmos.eu/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03078841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-graff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5683-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031140726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03877-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04173035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36869-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Descroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;wi&#261;tkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-021-00387-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02276-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03647507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202113002001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.07.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2018.1445429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Doh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Augier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.07.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2015.1091062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/543492" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2014.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQN7KZ60-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Entenmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delmas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Methni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.11.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X54V4DMQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ravary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797610388045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dridi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mazens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000186" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Avril" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-007-0279-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16303Z16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04492351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012346400003660" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vent&#233;jou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35681-0_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Buquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goldberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uga-editions.com/menu-principal/collections-et-revues/collections/promethee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04467528v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhuthmos.eu/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03078841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>