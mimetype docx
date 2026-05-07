--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -4576,51 +4576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDD7B859"/>
+    <w:nsid w:val="81055D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>