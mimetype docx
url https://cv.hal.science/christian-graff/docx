--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -672,51 +672,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory integration of visual cues from first- to third-person perspective avatars in the perception of self-motion</w:t>
+                <w:t xml:space="preserve">When my avatar’s movements make me feel I am moving: From natural-like stimuli to fully artificial ones in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barra</w:t>
@@ -734,106 +734,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, IMPEC 2020 : Les sensorialités - Interactions Multimodales Par Écran Lyon, France, 1er-3 juillet, 2020, 130, pp.02001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-021-02276-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202113002001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253032v1</w:t>
+                <w:t xml:space="preserve">hal-03647507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When my avatar’s movements make me feel I am moving: From natural-like stimuli to fully artificial ones in virtual reality</w:t>
+                <w:t xml:space="preserve">Multisensory integration of visual cues from first- to third-person perspective avatars in the perception of self-motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barra</w:t>
@@ -851,82 +851,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, IMPEC 2020 : Les sensorialités - Interactions Multimodales Par Écran Lyon, France, 1er-3 juillet, 2020, 130, pp.02001. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202113002001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-021-02276-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647507v1</w:t>
+                <w:t xml:space="preserve">hal-03253032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Embodiment of a Point-Light Display in Virtual Reality to Perception of One's Own Movements</w:t>
               </w:r>
@@ -1287,291 +1287,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous eye-blinking rate from pre-term to six-months</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Navigating from a depth image converted into sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Elmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fristot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23311908.2015.1091062⟩</w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.ID 543492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/543492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419371v1</w:t>
+                <w:t xml:space="preserve">hal-01128384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating from a depth image converted into sound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
+                <w:t xml:space="preserve">Spontaneous eye-blinking rate from pre-term to six-months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Świątkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alleysson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.ID 543492. </w:t>
+              <w:t xml:space="preserve">Cogent Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/543492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23311908.2015.1091062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128384v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing relative differences (in percent) by the difference of natural logarithms</w:t>
               </w:r>
@@ -2373,265 +2373,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining sonification methods to improve shooting performance and ergonomics for the visually impaired</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Fons</w:t>
+                <w:t xml:space="preserve">Voice Commands for Guidance to a 3D Position: To Collect Spontaneous Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAD 2025 - 30th International Conference on Auditory Display</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PETRA '25: The PErvasive Technologies Related to Assistive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu Island, Greece. pp.410-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733155.3734918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165978v1</w:t>
+                <w:t xml:space="preserve">hal-05384709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice Commands for Guidance to a 3D Position: To Collect Spontaneous Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allan Henry</w:t>
+                <w:t xml:space="preserve">Refining sonification methods to improve shooting performance and ergonomics for the visually impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRA '25: The PErvasive Technologies Related to Assistive Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAD 2025 - 30th International Conference on Auditory Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3733155.3734918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05384709v1</w:t>
+                <w:t xml:space="preserve">hal-05165978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Fitts' Law to Compare Sonification Guidance Methods for Target Reaching Without Vision</w:t>
               </w:r>
@@ -4066,90 +4066,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding sightless people one dimension at a time: how the strategy used in spontaneous voice instructions benefits sonification-based guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4576,51 +4576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81055D2A"/>
+    <w:nsid w:val="C76554E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4807,51 +4807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-graff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5683-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031140726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03877-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04173035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36869-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Descroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;wi&#261;tkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-021-00387-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02276-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03647507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202113002001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.07.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2018.1445429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Doh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Augier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.07.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2015.1091062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/543492" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2014.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQN7KZ60-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Entenmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delmas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Methni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.11.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X54V4DMQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ravary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797610388045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dridi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mazens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000186" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Avril" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-007-0279-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16303Z16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04492351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012346400003660" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vent&#233;jou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35681-0_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Buquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goldberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uga-editions.com/menu-principal/collections-et-revues/collections/promethee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04467528v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhuthmos.eu/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03078841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-graff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5683-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031140726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03877-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04173035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36869-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Descroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;wi&#261;tkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-021-00387-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03647507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202113002001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02276-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.07.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2018.1445429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Doh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Augier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.07.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/543492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2015.1091062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2014.02.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQN7KZ60-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Entenmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delmas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Methni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.11.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X54V4DMQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ravary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797610388045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dridi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mazens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000186" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Avril" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-007-0279-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16303Z16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04492351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012346400003660" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vent&#233;jou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35681-0_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dor&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Buquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goldberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uga-editions.com/menu-principal/collections-et-revues/collections/promethee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04467528v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhuthmos.eu/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03078841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>