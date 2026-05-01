--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1192,570 +1192,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic tectonic evolution of Naxos Island through a multi-faceted approach of fission-track analysis.</w:t>
+                <w:t xml:space="preserve">Seismically induced shale diapirism : the Mine d'Or section, Vilaine estuary, Southern Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Seward</w:t>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Siebenaller</w:t>
+                <w:t xml:space="preserve">L. Csontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Thomson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Hibsch</w:t>
+                <w:t xml:space="preserve">S. Jegouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hallégouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP321.9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (5), pp.969-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-007-0295-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467923v1</w:t>
+                <w:t xml:space="preserve">hal-00468265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismically induced shale diapirism : the Mine d'Or section, Vilaine estuary, Southern Brittany</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cenozoic tectonic evolution of Naxos Island through a multi-faceted approach of fission-track analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jegouzo</w:t>
+                <w:t xml:space="preserve">Diane Seward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hallégouet</w:t>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Siebenaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-007-0295-7⟩</w:t>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321, pp.179-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP321.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00468265v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-tectonic deformations of pleistocene sediments in the eastern Paris basin, France.</w:t>
+                <w:t xml:space="preserve">Seismites : an attempt at critical analysis and classification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Coulon</w:t>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ott d'Estevou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 196, pp.5-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.178.5.367⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250944v1</w:t>
+                <w:t xml:space="preserve">hal-00331424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismites : an attempt at critical analysis and classification.</w:t>
+                <w:t xml:space="preserve">Non-tectonic deformations of pleistocene sediments in the eastern Paris basin, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Montenat</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
+                <w:t xml:space="preserve">Michel Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ott d'Estevou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.08.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178 (5), pp.367-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.178.5.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331424v1</w:t>
+                <w:t xml:space="preserve">hal-00250944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des événements pyrénéo-provençaux dans les chaînes subalpines méridionales (Baronnies, France). Sédimentation continentale et tectonique éocènes.</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01048-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105700" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Slim-Shimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja-Person" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Boiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XJXQHTP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Andre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.05.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0MPRWKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Seward" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP321.9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Csontos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegouzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0295-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8915B8R6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coulon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cushing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemeille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.5.367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartwright" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2003.216.01.19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B37ACB000CE69ABC9D3DF7F05A73F6ECA32B1F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01048-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105700" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Slim-Shimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja-Person" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Boiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XJXQHTP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Andre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.05.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0MPRWKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Csontos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegouzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0295-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8915B8R6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Seward" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP321.9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cushing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemeille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.5.367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartwright" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2003.216.01.19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B37ACB000CE69ABC9D3DF7F05A73F6ECA32B1F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>