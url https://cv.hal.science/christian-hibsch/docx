--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -472,1539 +472,1551 @@
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 159, pp.103577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic brines and no surficial fluids trapped in the detachment footwall of a Metamorphic Core Complex (Nevado-Filábride units, Betics, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Dyja-Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 727, pp.56-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01713218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From deep to shallow fluid reservoirs: evolution of fluid sources during exhumation of the Sierra Almagrera, Betic Cordillera, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Dyja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.103-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gfl.12139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01142037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.44-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid record of rock exhumation across the brittleductile transition during formation of a Metamorphic Core Complex (Naxos Island, Cyclades, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. W. Jessell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (3), pp.313-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmg.12023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of fracture sealing under a meteoric fluid environment: Microtectonic and isotopic evidence of major Cainozoic events in the eastern Paris Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Buschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 490 (3-4), pp.214-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismically induced shale diapirism : the Mine d'Or section, Vilaine estuary, Southern Brittany</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cenozoic tectonic evolution of Naxos Island through a multi-faceted approach of fission-track analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Csontos</w:t>
+                <w:t xml:space="preserve">Diane Seward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jegouzo</w:t>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hallégouet</w:t>
+                <w:t xml:space="preserve">Stuart Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 98 (5), pp.969-984. </w:t>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321, pp.179-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-007-0295-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP321.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00468265v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic tectonic evolution of Naxos Island through a multi-faceted approach of fission-track analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismically induced shale diapirism : the Mine d'Or section, Vilaine estuary, Southern Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Seward</w:t>
+                <w:t xml:space="preserve">L. Csontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Siebenaller</w:t>
+                <w:t xml:space="preserve">S. Jegouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Thomson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Hibsch</w:t>
+                <w:t xml:space="preserve">Bernard Hallégouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 321, pp.179-196. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (5), pp.969-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP321.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-007-0295-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467923v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismites : an attempt at critical analysis and classification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ott d'Estevou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 196, pp.5-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-tectonic deformations of pleistocene sediments in the eastern Paris basin, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (5), pp.367-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.178.5.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des événements pyrénéo-provençaux dans les chaînes subalpines méridionales (Baronnies, France). Sédimentation continentale et tectonique éocènes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.23-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal faulting in chalk: Tectonic stresses vs. compaction-related polygonal faulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaviglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society Special Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 216, pp.291-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/GSL.SP.2003.216.01.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2151,51 +2163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01048-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105700" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Slim-Shimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja-Person" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Boiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XJXQHTP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Andre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.05.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0MPRWKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Csontos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegouzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0295-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8915B8R6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Seward" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP321.9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cushing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemeille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.5.367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartwright" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2003.216.01.19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B37ACB000CE69ABC9D3DF7F05A73F6ECA32B1F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01048-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105700" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Slim-Shimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87D8G0X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja-Person" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.02.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dyja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Boiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XJXQHTP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0MPRWKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Seward" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP321.9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Csontos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegouzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-007-0295-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8915B8R6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coulon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cushing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemeille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.5.367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartwright" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2003.216.01.19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B37ACB000CE69ABC9D3DF7F05A73F6ECA32B1F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>