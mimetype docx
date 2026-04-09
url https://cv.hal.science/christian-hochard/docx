--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust identification of carbon fibers &amp; polymer matrix properties in composites from simple tensile tests</w:t>
+                <w:t xml:space="preserve">Predicting longitudinal strength of unidirectional composites using a discrete damage model and full-field FFT-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
@@ -162,2037 +162,2046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 202, pp.109452. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.120281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386616v1</w:t>
+                <w:t xml:space="preserve">hal-05562631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the in-tension mechanical behavior of 3D-printed continuous fiber-reinforced thermoplastic composite laminates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Robust identification of carbon fibers &amp; polymer matrix properties in composites from simple tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14644207251366473⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.109452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273391v1</w:t>
+                <w:t xml:space="preserve">hal-05386616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Local Field Fluctuations in Composites with the Sensitivity of Their Effective Response to Constitutive Parameters: An Identification Framework for Elastic and Viscoelastic Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+                <w:t xml:space="preserve">Analysis of the in-tension mechanical behavior of 3D-printed continuous fiber-reinforced thermoplastic composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Chimienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 321, pp.113580. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14644207251366473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189041v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Constitutive Relation Error for field identification : theoretical and experimental assessments on fiber orientation identification in a composite material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+                <w:t xml:space="preserve">Relating Local Field Fluctuations in Composites with the Sensitivity of Their Effective Response to Constitutive Parameters: An Identification Framework for Elastic and Viscoelastic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6842⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.113580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363459v1</w:t>
+                <w:t xml:space="preserve">hal-05189041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modified Constitutive Relation Error for field identification : theoretical and experimental assessments on fiber orientation identification in a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155351v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.5337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277738v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966668v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local damage evaluation of a laminate composite plate using ultrasonic birefringence of shear wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.287-292</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043375v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Quang Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of matrix damage on compressive strength in the fiber direction for laminated composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local damage evaluation of a laminate composite plate using ultrasonic birefringence of shear wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Eyer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">J. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.287-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319406v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a composite tube to analyze the compressive behavior of CFRP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effect of matrix damage on compressive strength in the fiber direction for laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Hochard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 87, pp.115-122</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 94, pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314999v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’alignement des fibres sur la rupture des composites en compression sens fibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Design of a composite tube to analyze the compressive behavior of CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.115-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02319408v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a supercritical composite shaft mounted on viscoelastic supports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Influence de l’alignement des fibres sur la rupture des composites en compression sens fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.09.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00906527v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and identifying a loading basis for the full-field reconstruction of plate structures under tension loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martini</w:t>
+                <w:t xml:space="preserve">Dynamics of a supercritical composite shaft mounted on viscoelastic supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17797179.2012.728499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333 (2), pp.470-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323685v1</w:t>
+                <w:t xml:space="preserve">hal-00906527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour to failure of fibre mat reinforced composite under combined loading conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Haiahem</w:t>
+                <w:t xml:space="preserve">Defining and identifying a loading basis for the full-field reconstruction of plate structures under tension loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue: French Conference on Computational Mechanics 2011: selected contributions, Volume 21, Issue 3-6, pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2012.728499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01321095v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champsaur</w:t>
+                <w:t xml:space="preserve">On the tension–tension fatigue behaviour of a carbon reinforced thermoplastic part II: Evaluation of a dumbbell-shaped specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Baere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. van Paepegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degrieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519412004478⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.663-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438697v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tension–tension fatigue behaviour of a carbon reinforced thermoplastic part II: Evaluation of a dumbbell-shaped specimen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Behaviour to failure of fibre mat reinforced composite under combined loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Degrieck</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haiahem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.05.005⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315629v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1333-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372537v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour up to rupture of woven ply laminate structures under static loading conditions</w:t>
               </w:r>
@@ -2217,51 +2226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2318,1692 +2327,1800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local criterion for modelling unbalanced woven ply laminates with stress concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tellache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476699v1</w:t>
+                <w:t xml:space="preserve">hal-00372537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of an osteoporotic femur: comparison before and after total hip prosthesis implantation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">A non-local criterion for modelling unbalanced woven ply laminates with stress concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.1574-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364925v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of an osteoporotic femur: comparison before and after total hip prosthesis implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tellache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5,6,7), pp.785-793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583989v1</w:t>
+                <w:t xml:space="preserve">hal-00364925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination characterisation in laminated composites using in-situ measurements and parametric identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 299 (4-5), pp.786-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability of supercritical driveshafts mounted on dissipative supports ― effect of viscous and hysteretic internal damping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (3), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2006.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.03.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315002v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progressive first ply failure for woven CFRP laminates under static and fatigue loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic instability of supercritical driveshafts mounted on dissipative supports ― effect of viscous and hysteretic internal damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.02.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 305 (3), pp.378-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583990v1</w:t>
+                <w:t xml:space="preserve">hal-01315002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
+                <w:t xml:space="preserve">A progressive first ply failure for woven CFRP laminates under static and fatigue loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (10), pp.1270-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00088200v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la mesure de champ de déformations pour la modélisation du comportement de plis tissés carbone/epoxy</w:t>
+                <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (3-4), pp.467-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091317v1</w:t>
+                <w:t xml:space="preserve">hal-00088200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression characterization of high-modulus carbon fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la mesure de champ de déformations pour la modélisation du comportement de plis tissés carbone/epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998305046433⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00088202v1</w:t>
+                <w:t xml:space="preserve">hal-00091317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la rupture fragile d'un stratifié quasi-isotrope à plis tissés : mise en évidence d'une longueur interne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+                <w:t xml:space="preserve">Compression characterization of high-modulus carbon fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (1), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998305046433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.12.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583992v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of woven ply laminated composite structures up to rupture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Etude de la rupture fragile d'un stratifié quasi-isotrope à plis tissés : mise en évidence d'une longueur interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333, pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:ACMA.0000026474.67067.b6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088232v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of laminated composites delamination based on electro-mechanical impedance measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bois</w:t>
+                <w:t xml:space="preserve">Finite element computation of woven ply laminated composite structures up to rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (3), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:ACMA.0000026474.67067.b6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X04039405⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088231v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum design of laminated composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of laminated composites delamination based on electro-mechanical impedance measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (1), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X04039405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8223(03)00144-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00088234v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trefftz approach in computational mechanics</w:t>
+                <w:t xml:space="preserve">Optimum design of laminated composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 56 (15), pp.2367-2386. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63, pp.159-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8223(03)00144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088311v1</w:t>
+                <w:t xml:space="preserve">hal-00088234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage modelling of carbon/epoxy laminated composites under static and fatigue loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Trefftz approach in computational mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24 (2-4), pp.299-306. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (15), pp.2367-2386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0142-1123(01)00085-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166445v1</w:t>
+                <w:t xml:space="preserve">hal-00088311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damage modelling of carbon/epoxy laminated composites under static and fatigue loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (2-4), pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-1123(01)00085-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling of the mechanical behaviour of woven-fabric CFRP laminates up to rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 61 (2), pp.221-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(00)00199-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00221484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4013,228 +4130,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du délaminage en statique et en fatigue dans un composite stratifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design de poutres sandwich courbes réalisés par fabrication additive fibre de carbone continue sollicités en traction-flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement mécanique des constituants de composites par homogénéisation inverse : Application à un composite carbone / LMPAEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4243,214 +4360,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design de voilures architecturées fabriquées par impression 3D composite à fibres continues – Application au cas des ailes de drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en fluage de plis composites unidirectionnels : Modélisation d'une rupture de fibre dans un calcul d'homogénéisation FFT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4459,4217 +4576,4217 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de champ par l’erreur en relation de comportement modifiée : développements théoriques et application expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de champs par l’Erreur en Relation de Comportement modifiée : développements théoriques et application expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05019612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et qualification de panneaux composites de cloisonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Choisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’endommagement matriciel sur la résistance en compression sens fibre pour des composites stratifiés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence de l'endommagement matriciel sur la rupture des stratifiés avec concentration de contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319410v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'endommagement matriciel sur la rupture des stratifiés avec concentration de contraintes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endommagement et rupture de composites stratifiés constitués de plis tissés comparés à des plis unidirectionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Nappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319409v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement et rupture de composites stratifiés constitués de plis tissés comparés à des plis unidirectionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l’endommagement matriciel sur la résistance en compression sens fibre pour des composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Nappi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421154v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'endommagement matriciel sur la résistance en compression sens fibre pour des composites stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure and simulation of the effect of matrix damage on compressive strength in the fiber direction of CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'endommagement matriciel de CFRP sous chargements mécaniques croissant, cyclique et constant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du comportement en fatigue de composites stratifiés à renforts tissés carbone et à matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Boulebbad-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621550v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and failure of laminated composite structures with stress concentration under various mechanical loads</w:t>
+                <w:t xml:space="preserve">Analyse de l'endommagement matriciel de CFRP sous chargements mécaniques croissant, cyclique et constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329482v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement en fatigue de composites stratifiés à renforts tissés carbone et à matrice thermoplastique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage and failure of laminated composite structures with stress concentration under various mechanical loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621553v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'endommagement de la matrice sur la rupture en compression sens fibre des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303892v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMAGE EVOLUTION UNDER LONG-TERM, HIGH AND CONSTANT LOADING OF A CARBON/EPOXY LAMINATE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Roch</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17th European Conference on composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02268127v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">DAMAGE EVOLUTION UNDER LONG-TERM, HIGH AND CONSTANT LOADING OF A CARBON/EPOXY LAMINATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17th European Conference on composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303909v1</w:t>
+                <w:t xml:space="preserve">cea-02268127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminate Fatigue Damage and Fiber Fracture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">EFFECT OF DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147172v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Le Niliot</w:t>
+                <w:t xml:space="preserve">Composite sandwich structure with a notch in bending/torsion: test and simulation up to rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">20^th International Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247994v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essai et simulation du comportement d'une structure sandwich entaillée jusqu'à rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve"> 19ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308029v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai et simulation du comportement d'une structure sandwich entaillée jusqu'à rupture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Lahellec</w:t>
+                <w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315475v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite sandwich structure with a notch in bending/torsion: test and simulation up to rupture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminate Fatigue Damage and Fiber Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20^th International Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315476v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'alignement des fibres sur la rupture des composites en compression sens fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture des composites en compression sens fibre et effet de l'endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement d'une structure composite soumise à un chargement mécanique élevé, constant et de longue durée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées nationales sur les composites (JNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02268134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test and simulation of composite sandwich structure with a notch up to failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF TRANSVERSE DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Quang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Journée Nationale sur les Composites (JNC 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new rod model for the folding and deployment of tape springs with highly deformable cross-sections</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Guinot</w:t>
+                <w:t xml:space="preserve">Effect of damage on the torsional buckling of carbon/epoxy drive shafts with a shell theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Mechanics for Spatial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Sarajevo, Bosnia and Herzegovina. pp.2.83</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921917v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of damage on the torsional buckling of carbon/epoxy drive shafts with a shell theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+                <w:t xml:space="preserve">A new rod model for the folding and deployment of tape springs with highly deformable cross-sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Mechanics for Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Sarajevo, Bosnia and Herzegovina. pp.2.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315478v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable. Application au pliage at au déploiement de mètres rubans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+                <w:t xml:space="preserve">Modèle multi-échelles et mesures de l'endommagement pour optimiser l'utilisation des structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592867v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable pour l'étude du déploiement de mètres rubans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupture en fatigue de structures composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elia Picault</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.527</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920499v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multi-échelles et mesures de l'endommagement pour optimiser l'utilisation des structures composites stratifiées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable. Application au pliage at au déploiement de mètres rubans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.205</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597429v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture en fatigue de structures composites stratifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable pour l'étude du déploiement de mètres rubans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.202</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598349v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de champ par identification des conditions aux limites : Principes et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix d'une méthode de calcul pour l'identification et le suivi des charges en service des structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement à rupture dans le sens des fibres de FRP sous chargement statique et de fatigue = Behaviour until rupture of FRP in the fibre direction under static and fatigue loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">JNC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412128v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à rupture dans le sens des fibres de FRP sous chargement statique et de fatigue = Behaviour until rupture of FRP in the fibre direction under static and fatigue loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix d'une méthode de calcul pour l'identification et le suivi des charges en service des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429906v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture de structures stratifiées avec concentrations de contraintes : Apport du Volume Caractéristique de Rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Hybrid tape-spring for deployable hexapod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">50th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Palm Springs, California, United States. CD-ROM (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409587v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid tape-spring for deployable hexapod</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+                <w:t xml:space="preserve">Rupture de structures stratifiées avec concentrations de contraintes : Apport du Volume Caractéristique de Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Blanchard</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Palm Springs, California, United States. CD-ROM (10 p.)</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461844v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture de structures stratifiées avec concentrations de contraintes : apport du Volume Caractéristique de Rupture = Failure of laminated structures with stress concentrations : use of the Fracture Characteristic Volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8698,2714 +8815,2714 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of supercritical carbon/epoxy drive shafts using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t>
+              <w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315484v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Montagnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bellizzi</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506629v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement en compression de matériaux composites par essais de flexion pure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un fémur ostéoporotique: avant et après implantation d'une prothèse totale de hanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of dynamic instability of supercritical driveshafts due to internal damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th IFToMM ― Conference on Rotor Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ply scale non local fiber rupture criterion for CFRP laminated composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of unbalanced woven fabric composite up to first failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composite Materials (France Biarritz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ assessment of the size and the location of a fatigue crack in a GFRP laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of hybrid high modulus/high resistance carbon fibers driveshafts ―- Subcritical and supercritical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack monitoring in GFRP laminate with piezooelectric transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bois</w:t>
+                <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques: Étude théorique, expérimentale et dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stanford, United States</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106922v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude théorique et expérimentale de la dynamique des arbres de transmission surcritiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+                <w:t xml:space="preserve">Fatigue crack monitoring in GFRP laminate with piezooelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Devadder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251706v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of supercritical composite helicopter driveshafts: theoretical and experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Étude théorique et expérimentale de la dynamique des arbres de transmission surcritiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st EUropean Conference for AeroSpace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">17e Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315489v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques: Étude théorique, expérimentale et dimensionnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Design of supercritical composite helicopter driveshafts: theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st EUropean Conference for AeroSpace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813069v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques - Étude théorique, expérimentale et dimensionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7ème Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progressive first ply failure model for CFRP laminates under static and fatigue loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of high rotation frequency composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.x-x</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European Conference on Composite Materials (ECCM 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096964v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique d'arbre composite à grande vitesse de rotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A progressive first ply failure model for CFRP laminates under static and fatigue loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315491v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of high rotation frequency composite tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comportement dynamique d'arbre composite à grande vitesse de rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Composite Materials (ECCM 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14ème Colloque Vibrations Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096942v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture prediction of woven ply laminated plate with an open hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage measurements and predictive model of damages for a complete monitoring system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and modelling for the monitoring of damage laminated composites structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et calcul de structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088846v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and modelling for the monitoring of damage laminated composites structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088848v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des endommagements dans les matériaux composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096876v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et calcul de structures composites stratifiées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance des endommagements dans les matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 12</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096869v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et dimensionnement de structures composite carbone/époxy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comportement en compression de fibres haut module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Colloque CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315493v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de tubes composites à grande vitesse de rotation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Conception et dimensionnement de structures composite carbone/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16ème Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Colloque CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315492v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en compression de fibres haut module</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement de tubes composites à grande vitesse de rotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16ème Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096872v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage monitoring in CFRP laminated composite using dynamic measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bois</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement des composites stratifiés carbone/epoxy sous chargements statique et de faigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Stanford California, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationale des Composites - JNC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096932v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement des composites stratifiés carbone/epoxy sous chargements statique et de faigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Payan</w:t>
+                <w:t xml:space="preserve">Damage monitoring in CFRP laminated composite using dynamic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationale des Composites - JNC 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">HSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Stanford California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096926v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’endommagement transverse sur la résistance en compression sens fibre d’un composite carbone/époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11415,245 +11532,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring tape with thermal deployment and deployable structure comprising said measuring tape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blanchard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 2010/0031525. OR 2. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mètre ruban à déploiement thermique et structure déployable comportant ledit mètre ruban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blanchard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP2143641. OR 2. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11800,51 +11917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207251366473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6842" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0Q28F097-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.728499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haiahem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76RJHG9X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Baere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Paepegem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrieck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.02.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8Q48W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046433" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0HJDBRHP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACMA.0000026474.67067.b6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JTXVSQ76-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0XW5LF6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(03)00144-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.665" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00085-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJG6WV5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Aubourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00199-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN6RFH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Novais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vasseur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nappi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Boulebbad-Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Roch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Montagnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazerolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guinot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315478v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bakker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thollon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106925v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devadder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315491v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096942v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096946v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088846v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096932v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096926v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082024v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allezy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207251366473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0Q28F097-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.728499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Baere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Paepegem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrieck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haiahem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76RJHG9X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.02.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8Q48W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0HJDBRHP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACMA.0000026474.67067.b6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JTXVSQ76-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0XW5LF6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(03)00144-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.665" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00085-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJG6WV5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Aubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00199-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN6RFH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Novais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nappi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Boulebbad-Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268127v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Roch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Montagnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazerolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308015v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Charles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guinot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bakker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592823v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thollon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461844v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315482v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devadder" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096942v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096926v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082024v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allezy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>