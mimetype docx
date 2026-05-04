--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -334,2369 +334,2368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the in-tension mechanical behavior of 3D-printed continuous fiber-reinforced thermoplastic composite laminates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Relating Local Field Fluctuations in Composites with the Sensitivity of Their Effective Response to Constitutive Parameters: An Identification Framework for Elastic and Viscoelastic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14644207251366473⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.113580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273391v1</w:t>
+                <w:t xml:space="preserve">hal-05189041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Local Field Fluctuations in Composites with the Sensitivity of Their Effective Response to Constitutive Parameters: An Identification Framework for Elastic and Viscoelastic Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+                <w:t xml:space="preserve">Modified Constitutive Relation Error for field identification : theoretical and experimental assessments on fiber orientation identification in a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113580⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189041v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Constitutive Relation Error for field identification : theoretical and experimental assessments on fiber orientation identification in a composite material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Cocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Hochard</w:t>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.5337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.6842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363459v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
+                <w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Jauffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïm Naouar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Hochard</w:t>
+                <w:t xml:space="preserve">M. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155351v1</w:t>
+                <w:t xml:space="preserve">hal-02277738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277738v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t>
+                <w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Burgarella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thanh Quang Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lahellec</w:t>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hochard</w:t>
+                <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966668v1</w:t>
+                <w:t xml:space="preserve">hal-01777870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local damage evaluation of a laminate composite plate using ultrasonic birefringence of shear wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch Hochard</w:t>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.287-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777870v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local damage evaluation of a laminate composite plate using ultrasonic birefringence of shear wave</w:t>
+                <w:t xml:space="preserve">Effect of matrix damage on compressive strength in the fiber direction for laminated composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+                <w:t xml:space="preserve">G. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payan</w:t>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moysan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hochard</w:t>
+                <w:t xml:space="preserve">J.-P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94, pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043375v1</w:t>
+                <w:t xml:space="preserve">hal-02319406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of matrix damage on compressive strength in the fiber direction for laminated composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a composite tube to analyze the compressive behavior of CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Charles</w:t>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 94, pp.86-92. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 87, pp.115-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319406v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a composite tube to analyze the compressive behavior of CFRP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Influence de l’alignement des fibres sur la rupture des composites en compression sens fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314999v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’alignement des fibres sur la rupture des composites en compression sens fibre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a supercritical composite shaft mounted on viscoelastic supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333 (2), pp.470-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02319408v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a supercritical composite shaft mounted on viscoelastic supports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+                <w:t xml:space="preserve">Defining and identifying a loading basis for the full-field reconstruction of plate structures under tension loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.09.021⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue: French Conference on Computational Mechanics 2011: selected contributions, Volume 21, Issue 3-6, pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2012.728499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906527v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and identifying a loading basis for the full-field reconstruction of plate structures under tension loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour to failure of fibre mat reinforced composite under combined loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Martini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+                <w:t xml:space="preserve">A. Haiahem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Special Issue: French Conference on Computational Mechanics 2011: selected contributions, Volume 21, Issue 3-6, pp.270-279. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2012.728499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323685v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tension–tension fatigue behaviour of a carbon reinforced thermoplastic part II: Evaluation of a dumbbell-shaped specimen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. van Paepegem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hochard</w:t>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Degrieck</w:t>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1333-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315629v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour to failure of fibre mat reinforced composite under combined loading conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">On the tension–tension fatigue behaviour of a carbon reinforced thermoplastic part II: Evaluation of a dumbbell-shaped specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Baere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. van Paepegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Haiahem</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degrieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.663-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01321095v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tellache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438697v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour up to rupture of woven ply laminate structures under static loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (8), pp.1017-1023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">A non-local criterion for modelling unbalanced woven ply laminates with stress concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.1574-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372537v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local criterion for modelling unbalanced woven ply laminates with stress concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Numerical modeling of an osteoporotic femur: comparison before and after total hip prosthesis implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tellache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5,6,7), pp.785-793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00476699v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of an osteoporotic femur: comparison before and after total hip prosthesis implantation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (3), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2006.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364925v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination characterisation in laminated composites using in-situ measurements and parametric identification</w:t>
               </w:r>
@@ -2771,1356 +2770,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic instability of supercritical driveshafts mounted on dissipative supports ― effect of viscous and hysteretic internal damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2006.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 305 (3), pp.378-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583989v1</w:t>
+                <w:t xml:space="preserve">hal-01315002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability of supercritical driveshafts mounted on dissipative supports ― effect of viscous and hysteretic internal damping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A progressive first ply failure for woven CFRP laminates under static and fatigue loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (10), pp.1270-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.03.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315002v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progressive first ply failure for woven CFRP laminates under static and fatigue loads</w:t>
+                <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.02.024⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (3-4), pp.467-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583990v1</w:t>
+                <w:t xml:space="preserve">hal-00088200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
+                <w:t xml:space="preserve">Utilisation de la mesure de champ de déformations pour la modélisation du comportement de plis tissés carbone/epoxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.9-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088200v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la mesure de champ de déformations pour la modélisation du comportement de plis tissés carbone/epoxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression characterization of high-modulus carbon fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (1), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998305046433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091317v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression characterization of high-modulus carbon fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+                <w:t xml:space="preserve">Etude de la rupture fragile d'un stratifié quasi-isotrope à plis tissés : mise en évidence d'une longueur interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333, pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998305046433⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088202v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la rupture fragile d'un stratifié quasi-isotrope à plis tissés : mise en évidence d'une longueur interne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Finite element computation of woven ply laminated composite structures up to rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (3), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:ACMA.0000026474.67067.b6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.12.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583992v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of woven ply laminated composite structures up to rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+                <w:t xml:space="preserve">Monitoring of laminated composites delamination based on electro-mechanical impedance measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (1), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X04039405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:ACMA.0000026474.67067.b6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088232v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of laminated composites delamination based on electro-mechanical impedance measurement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimum design of laminated composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X04039405⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8223(03)00144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00088231v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum design of laminated composite structures</w:t>
+                <w:t xml:space="preserve">A Trefftz approach in computational mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0263-8223(03)00144-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (15), pp.2367-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088234v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trefftz approach in computational mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage modelling of carbon/epoxy laminated composites under static and fatigue loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.665⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (2-4), pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-1123(01)00085-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088311v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage modelling of carbon/epoxy laminated composites under static and fatigue loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the mechanical behaviour of woven-fabric CFRP laminates up to rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...43 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166445v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 61 (2), pp.221-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0266-3538(00)00199-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00221484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4130,444 +4013,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du délaminage en statique et en fatigue dans un composite stratifié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Begin</w:t>
+                <w:t xml:space="preserve">Design de voilures architecturées fabriquées par impression 3D composite à fibres continues – Application au cas des ailes de drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Chimienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370048v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de poutres sandwich courbes réalisés par fabrication additive fibre de carbone continue sollicités en traction-flexion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Analyse du délaminage en statique et en fatigue dans un composite stratifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360103v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement mécanique des constituants de composites par homogénéisation inverse : Application à un composite carbone / LMPAEK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+                <w:t xml:space="preserve">Design de poutres sandwich courbes réalisés par fabrication additive fibre de carbone continue sollicités en traction-flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360131v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de voilures architecturées fabriquées par impression 3D composite à fibres continues – Application au cas des ailes de drones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Identification du comportement mécanique des constituants de composites par homogénéisation inverse : Application à un composite carbone / LMPAEK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370050v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en fluage de plis composites unidirectionnels : Modélisation d'une rupture de fibre dans un calcul d'homogénéisation FFT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4576,4231 +4459,4231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de champ par l’erreur en relation de comportement modifiée : développements théoriques et application expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification de champs par l’Erreur en Relation de Comportement modifiée : développements théoriques et application expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857018v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05019612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de champs par l’Erreur en Relation de Comportement modifiée : développements théoriques et application expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification de champ par l’erreur en relation de comportement modifiée : développements théoriques et application expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05019612v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et qualification de panneaux composites de cloisonnage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Calvet</w:t>
+                <w:t xml:space="preserve">Influence de l'endommagement matriciel sur la rupture des stratifiés avec concentration de contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Vasseur</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420699v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'endommagement matriciel sur la rupture des stratifiés avec concentration de contraintes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endommagement et rupture de composites stratifiés constitués de plis tissés comparés à des plis unidirectionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Nappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319409v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement et rupture de composites stratifiés constitués de plis tissés comparés à des plis unidirectionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et qualification de panneaux composites de cloisonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Nappi</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421154v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’endommagement matriciel sur la résistance en compression sens fibre pour des composites stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'endommagement matriciel sur la résistance en compression sens fibre pour des composites stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure and simulation of the effect of matrix damage on compressive strength in the fiber direction of CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement en fatigue de composites stratifiés à renforts tissés carbone et à matrice thermoplastique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+                <w:t xml:space="preserve">Effet de l'endommagement de la matrice sur la rupture en compression sens fibre des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621553v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'endommagement matriciel de CFRP sous chargements mécaniques croissant, cyclique et constant</w:t>
+                <w:t xml:space="preserve">Damage and failure of laminated composite structures with stress concentration under various mechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621550v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and failure of laminated composite structures with stress concentration under various mechanical loads</w:t>
+                <w:t xml:space="preserve">Analyse de l'endommagement matriciel de CFRP sous chargements mécaniques croissant, cyclique et constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329482v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'endommagement de la matrice sur la rupture en compression sens fibre des composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+                <w:t xml:space="preserve">Analyse du comportement en fatigue de composites stratifiés à renforts tissés carbone et à matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Boulebbad-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621561v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">DAMAGE EVOLUTION UNDER LONG-TERM, HIGH AND CONSTANT LOADING OF A CARBON/EPOXY LAMINATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17th European Conference on composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303909v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02268127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMAGE EVOLUTION UNDER LONG-TERM, HIGH AND CONSTANT LOADING OF A CARBON/EPOXY LAMINATE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Roch</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17th European Conference on composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02268127v1</w:t>
+                <w:t xml:space="preserve">hal-01303909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Eyer</w:t>
+                <w:t xml:space="preserve">J.L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Montagnier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Le Niliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308029v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite sandwich structure with a notch in bending/torsion: test and simulation up to rupture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminate Fatigue Damage and Fiber Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20^th International Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315476v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai et simulation du comportement d'une structure sandwich entaillée jusqu'à rupture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECT OF DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315475v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Le Niliot</w:t>
+                <w:t xml:space="preserve">Essai et simulation du comportement d'une structure sandwich entaillée jusqu'à rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve"> 19ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247994v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminate Fatigue Damage and Fiber Fracture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composite sandwich structure with a notch in bending/torsion: test and simulation up to rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">20^th International Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147172v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'alignement des fibres sur la rupture des composites en compression sens fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture des composites en compression sens fibre et effet de l'endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement d'une structure composite soumise à un chargement mécanique élevé, constant et de longue durée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées nationales sur les composites (JNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02268134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test and simulation of composite sandwich structure with a notch up to failure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECT OF TRANSVERSE DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315477v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF TRANSVERSE DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Test and simulation of composite sandwich structure with a notch up to failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082018v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Quang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Journée Nationale sur les Composites (JNC 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of damage on the torsional buckling of carbon/epoxy drive shafts with a shell theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new rod model for the folding and deployment of tape springs with highly deformable cross-sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Picault</w:t>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Mechanics for Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Sarajevo, Bosnia and Herzegovina. pp.2.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multi-échelles et mesures de l'endommagement pour optimiser l'utilisation des structures composites stratifiées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable. Application au pliage at au déploiement de mètres rubans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.205</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597429v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture en fatigue de structures composites stratifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable pour l'étude du déploiement de mètres rubans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.202</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598349v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable. Application au pliage at au déploiement de mètres rubans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+                <w:t xml:space="preserve">Modèle multi-échelles et mesures de l'endommagement pour optimiser l'utilisation des structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592867v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable pour l'étude du déploiement de mètres rubans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupture en fatigue de structures composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elia Picault</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.527</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920499v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de champ par identification des conditions aux limites : Principes et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à rupture dans le sens des fibres de FRP sous chargement statique et de fatigue = Behaviour until rupture of FRP in the fibre direction under static and fatigue loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix d'une méthode de calcul pour l'identification et le suivi des charges en service des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429906v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix d'une méthode de calcul pour l'identification et le suivi des charges en service des structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement à rupture dans le sens des fibres de FRP sous chargement statique et de fatigue = Behaviour until rupture of FRP in the fibre direction under static and fatigue loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">JNC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412128v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid tape-spring for deployable hexapod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Palm Springs, California, United States. CD-ROM (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture de structures stratifiées avec concentrations de contraintes : Apport du Volume Caractéristique de Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture de structures stratifiées avec concentrations de contraintes : apport du Volume Caractéristique de Rupture = Failure of laminated structures with stress concentrations : use of the Fracture Characteristic Volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,850 +8698,850 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of supercritical carbon/epoxy drive shafts using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
+                <w:t xml:space="preserve">Modélisation numérique d'un fémur ostéoporotique: avant et après implantation d'une prothèse totale de hanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tellache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506629v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement en compression de matériaux composites par essais de flexion pure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+                <w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t>
+              <w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315486v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'un fémur ostéoporotique: avant et après implantation d'une prothèse totale de hanche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement en compression de matériaux composites par essais de flexion pure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509004v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of dynamic instability of supercritical driveshafts due to internal damping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A ply scale non local fiber rupture criterion for CFRP laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th IFToMM ― Conference on Rotor Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314961v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ply scale non local fiber rupture criterion for CFRP laminated composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of dynamic instability of supercritical driveshafts due to internal damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th IFToMM ― Conference on Rotor Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106929v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of unbalanced woven fabric composite up to first failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composite Materials (France Biarritz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ assessment of the size and the location of a fatigue crack in a GFRP laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9674,905 +9557,905 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of hybrid high modulus/high resistance carbon fibers driveshafts ―- Subcritical and supercritical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques: Étude théorique, expérimentale et dimensionnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+                <w:t xml:space="preserve">Fatigue crack monitoring in GFRP laminate with piezooelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Devadder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813069v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack monitoring in GFRP laminate with piezooelectric transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bois</w:t>
+                <w:t xml:space="preserve">Étude théorique et expérimentale de la dynamique des arbres de transmission surcritiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stanford, United States</w:t>
+              <w:t xml:space="preserve">17e Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106922v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude théorique et expérimentale de la dynamique des arbres de transmission surcritiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Design of supercritical composite helicopter driveshafts: theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st EUropean Conference for AeroSpace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251706v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of supercritical composite helicopter driveshafts: theoretical and experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques: Étude théorique, expérimentale et dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st EUropean Conference for AeroSpace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315489v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques - Étude théorique, expérimentale et dimensionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7ème Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of high rotation frequency composite tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Composite Materials (ECCM 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A progressive first ply failure model for CFRP laminates under static and fatigue loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique d'arbre composite à grande vitesse de rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14ème Colloque Vibrations Chocs et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture prediction of woven ply laminated plate with an open hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage measurements and predictive model of damages for a complete monitoring system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10588,279 +10471,299 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et calcul de structures composites stratifiées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage monitoring in CFRP laminated composite using dynamic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">HSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Stanford California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096869v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and modelling for the monitoring of damage laminated composites structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bois</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement des composites stratifiés carbone/epoxy sous chargements statique et de faigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationale des Composites - JNC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088846v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des endommagements dans les matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10876,653 +10779,633 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en compression de fibres haut module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+                <w:t xml:space="preserve">Measurements and modelling for the monitoring of damage laminated composites structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096872v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et dimensionnement de structures composite carbone/époxy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et calcul de structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Colloque CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315493v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de tubes composites à grande vitesse de rotation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Comportement en compression de fibres haut module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16ème Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315492v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement des composites stratifiés carbone/epoxy sous chargements statique et de faigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Conception et dimensionnement de structures composite carbone/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationale des Composites - JNC 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Colloque CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096926v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage monitoring in CFRP laminated composite using dynamic measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bois</w:t>
+                <w:t xml:space="preserve">Dimensionnement de tubes composites à grande vitesse de rotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Stanford California, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16ème Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096932v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’endommagement transverse sur la résistance en compression sens fibre d’un composite carbone/époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11532,245 +11415,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring tape with thermal deployment and deployable structure comprising said measuring tape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 2010/0031525. OR 2. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mètre ruban à déploiement thermique et structure déployable comportant ledit mètre ruban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP2143641. OR 2. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11917,51 +11800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207251366473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0Q28F097-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.728499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Baere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Paepegem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrieck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haiahem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76RJHG9X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.02.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8Q48W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0HJDBRHP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACMA.0000026474.67067.b6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JTXVSQ76-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0XW5LF6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(03)00144-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.665" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00085-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJG6WV5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Aubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00199-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN6RFH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Novais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nappi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Boulebbad-Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268127v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Roch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Montagnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazerolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308015v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Charles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guinot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bakker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592823v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thollon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461844v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315482v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devadder" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096942v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096926v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082024v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allezy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6842" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0Q28F097-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.728499" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haiahem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76RJHG9X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Baere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Paepegem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrieck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.05.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.02.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8Q48W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0HJDBRHP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACMA.0000026474.67067.b6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JTXVSQ76-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0XW5LF6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(03)00144-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.665" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00085-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJG6WV5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Aubourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00199-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN6RFH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Novais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nappi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calvet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vasseur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Boulebbad-Gomez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Montagnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Charles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazerolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Charles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guinot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bakker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thollon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461844v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106925v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devadder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096942v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096946v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096876v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082024v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allezy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>