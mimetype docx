--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -927,252 +927,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t>
+                <w:t xml:space="preserve">Local damage evaluation of a laminate composite plate using ultrasonic birefringence of shear wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Quang Bui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+                <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch Hochard</w:t>
+                <w:t xml:space="preserve">J. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.287-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777870v1</w:t>
+                <w:t xml:space="preserve">hal-02043375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local damage evaluation of a laminate composite plate using ultrasonic birefringence of shear wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Quang Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Hochard</w:t>
+                <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043375v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of matrix damage on compressive strength in the fiber direction for laminated composites</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1714,433 +1714,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour to failure of fibre mat reinforced composite under combined loading conditions</w:t>
+                <w:t xml:space="preserve">On the tension–tension fatigue behaviour of a carbon reinforced thermoplastic part II: Evaluation of a dumbbell-shaped specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benamira</w:t>
+                <w:t xml:space="preserve">I. de Baere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. van Paepegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Haiahem</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degrieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.663-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321095v1</w:t>
+                <w:t xml:space="preserve">hal-01315629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
+                <w:t xml:space="preserve">Behaviour to failure of fibre mat reinforced composite under combined loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">M. Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champsaur</w:t>
+                <w:t xml:space="preserve">A. Haiahem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219519412004478⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438697v1</w:t>
+                <w:t xml:space="preserve">hal-01321095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tension–tension fatigue behaviour of a carbon reinforced thermoplastic part II: Evaluation of a dumbbell-shaped specimen</w:t>
+                <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. de Baere</w:t>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. van Paepegem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hochard</w:t>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Degrieck</w:t>
+                <w:t xml:space="preserve">Pierre Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (6), pp.663-672. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1333-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315629v1</w:t>
+                <w:t xml:space="preserve">hal-01438697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2466,77 +2466,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5,6,7), pp.785-793</w:t>
@@ -2559,238 +2559,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delamination characterisation in laminated composites using in-situ measurements and parametric identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 299 (4-5), pp.786-805</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583989v1</w:t>
+                <w:t xml:space="preserve">hal-00091637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delamination characterisation in laminated composites using in-situ measurements and parametric identification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (3), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2006.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091637v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic instability of supercritical driveshafts mounted on dissipative supports ― effect of viscous and hysteretic internal damping</w:t>
               </w:r>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (10), pp.1270-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3100,77 +3100,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la mesure de champ de déformations pour la modélisation du comportement de plis tissés carbone/epoxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (1), pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3311,51 +3311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la rupture fragile d'un stratifié quasi-isotrope à plis tissés : mise en évidence d'une longueur interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,51 +3414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element computation of woven ply laminated composite structures up to rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3517,51 +3517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of laminated composites delamination based on electro-mechanical impedance measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4712,351 +4712,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'endommagement matriciel sur la rupture des stratifiés avec concentration de contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+                <w:t xml:space="preserve">Conception et qualification de panneaux composites de cloisonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319409v1</w:t>
+                <w:t xml:space="preserve">hal-02420699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement et rupture de composites stratifiés constitués de plis tissés comparés à des plis unidirectionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'endommagement matriciel sur la rupture des stratifiés avec concentration de contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Nappi</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421154v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et qualification de panneaux composites de cloisonnage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endommagement et rupture de composites stratifiés constitués de plis tissés comparés à des plis unidirectionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vasseur</w:t>
+                <w:t xml:space="preserve">Marco Nappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420699v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’endommagement matriciel sur la résistance en compression sens fibre pour des composites stratifiés</w:t>
               </w:r>
@@ -5081,51 +5081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5455,1253 +5455,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and failure of laminated composite structures with stress concentration under various mechanical loads</w:t>
+                <w:t xml:space="preserve">Analyse de l'endommagement matriciel de CFRP sous chargements mécaniques croissant, cyclique et constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329482v1</w:t>
+                <w:t xml:space="preserve">hal-01621550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'endommagement matriciel de CFRP sous chargements mécaniques croissant, cyclique et constant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du comportement en fatigue de composites stratifiés à renforts tissés carbone et à matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Boulebbad-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621550v1</w:t>
+                <w:t xml:space="preserve">hal-01621553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement en fatigue de composites stratifiés à renforts tissés carbone et à matrice thermoplastique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage and failure of laminated composite structures with stress concentration under various mechanical loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621553v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMAGE EVOLUTION UNDER LONG-TERM, HIGH AND CONSTANT LOADING OF A CARBON/EPOXY LAMINATE</w:t>
+                <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Girardot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Roch</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17th European Conference on composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02268127v1</w:t>
+                <w:t xml:space="preserve">hal-01303892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303892v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DAMAGE EVOLUTION UNDER LONG-TERM, HIGH AND CONSTANT LOADING OF A CARBON/EPOXY LAMINATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Moysan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17th European Conference on composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303909v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02268127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t>
+                <w:t xml:space="preserve">EFFECT OF DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rodiet</w:t>
+                <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Gardarein</w:t>
+                <w:t xml:space="preserve">C Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Niliot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-P Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247994v1</w:t>
+                <w:t xml:space="preserve">hal-01308029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminate Fatigue Damage and Fiber Fracture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essai et simulation du comportement d'une structure sandwich entaillée jusqu'à rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve"> 19ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147172v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composite sandwich structure with a notch in bending/torsion: test and simulation up to rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">20^th International Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308029v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai et simulation du comportement d'une structure sandwich entaillée jusqu'à rupture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Lahellec</w:t>
+                <w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315475v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite sandwich structure with a notch in bending/torsion: test and simulation up to rupture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminate Fatigue Damage and Fiber Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20^th International Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315476v1</w:t>
+                <w:t xml:space="preserve">hal-01147172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'alignement des fibres sur la rupture des composites en compression sens fibre</w:t>
               </w:r>
@@ -6739,51 +6739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6808,90 +6808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture des composites en compression sens fibre et effet de l'endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7067,64 +7067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées nationales sur les composites (JNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,77 +7149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF TRANSVERSE DAMAGE ON COMPRESSIVE STRENGTH IN FIBER DIRECTION FOR CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7309,51 +7309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sevilla, Spain</w:t>
@@ -7382,51 +7382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Quang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7674,485 +7674,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable. Application au pliage at au déploiement de mètres rubans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+                <w:t xml:space="preserve">Modèle multi-échelles et mesures de l'endommagement pour optimiser l'utilisation des structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592867v1</w:t>
+                <w:t xml:space="preserve">hal-00597429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable pour l'étude du déploiement de mètres rubans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupture en fatigue de structures composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elia Picault</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.527</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920499v1</w:t>
+                <w:t xml:space="preserve">hal-00598349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multi-échelles et mesures de l'endommagement pour optimiser l'utilisation des structures composites stratifiées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable. Application au pliage at au déploiement de mètres rubans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Bakker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Hochard</w:t>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.205</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597429v1</w:t>
+                <w:t xml:space="preserve">hal-00592867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture en fatigue de structures composites stratifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle de poutre à section fortement déformable pour l'étude du déploiement de mètres rubans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.202</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598349v1</w:t>
+                <w:t xml:space="preserve">hal-00920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de champ par identification des conditions aux limites : Principes et Applications</w:t>
               </w:r>
@@ -8227,433 +8227,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix d'une méthode de calcul pour l'identification et le suivi des charges en service des structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement à rupture dans le sens des fibres de FRP sous chargement statique et de fatigue = Behaviour until rupture of FRP in the fibre direction under static and fatigue loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">JNC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412128v1</w:t>
+                <w:t xml:space="preserve">hal-00429906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à rupture dans le sens des fibres de FRP sous chargement statique et de fatigue = Behaviour until rupture of FRP in the fibre direction under static and fatigue loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix d'une méthode de calcul pour l'identification et le suivi des charges en service des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429906v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid tape-spring for deployable hexapod</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+                <w:t xml:space="preserve">Rupture de structures stratifiées avec concentrations de contraintes : Apport du Volume Caractéristique de Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Blanchard</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Palm Springs, California, United States. CD-ROM (10 p.)</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461844v1</w:t>
+                <w:t xml:space="preserve">hal-01409587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture de structures stratifiées avec concentrations de contraintes : Apport du Volume Caractéristique de Rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Hybrid tape-spring for deployable hexapod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">50th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Palm Springs, California, United States. CD-ROM (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409587v1</w:t>
+                <w:t xml:space="preserve">hal-00461844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture de structures stratifiées avec concentrations de contraintes : apport du Volume Caractéristique de Rupture = Failure of laminated structures with stress concentrations : use of the Fracture Characteristic Volume</w:t>
               </w:r>
@@ -8842,77 +8842,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
@@ -9183,51 +9183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement en compression de matériaux composites par essais de flexion pure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,178 +9272,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ply scale non local fiber rupture criterion for CFRP laminated composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of dynamic instability of supercritical driveshafts due to internal damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th IFToMM ― Conference on Rotor Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106929v1</w:t>
+                <w:t xml:space="preserve">hal-01314961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of dynamic instability of supercritical driveshafts due to internal damping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A ply scale non local fiber rupture criterion for CFRP laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th IFToMM ― Conference on Rotor Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314961v1</w:t>
+                <w:t xml:space="preserve">hal-00106929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of unbalanced woven fabric composite up to first failure</w:t>
               </w:r>
@@ -9511,51 +9511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ assessment of the size and the location of a fatigue crack in a GFRP laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9675,90 +9675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack monitoring in GFRP laminate with piezooelectric transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Devadder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9859,191 +9859,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of supercritical composite helicopter driveshafts: theoretical and experimental study</w:t>
+                <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques: Étude théorique, expérimentale et dimensionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st EUropean Conference for AeroSpace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315489v1</w:t>
+                <w:t xml:space="preserve">hal-01813069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques: Étude théorique, expérimentale et dimensionnement</w:t>
+                <w:t xml:space="preserve">Design of supercritical composite helicopter driveshafts: theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st EUropean Conference for AeroSpace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813069v1</w:t>
+                <w:t xml:space="preserve">hal-01315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibratoire des arbres de transmission composites surcritiques - Étude théorique, expérimentale et dimensionnement</w:t>
               </w:r>
@@ -10350,51 +10350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture prediction of woven ply laminated plate with an open hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10425,51 +10425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage measurements and predictive model of damages for a complete monitoring system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10507,51 +10507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage monitoring in CFRP laminated composite using dynamic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10665,613 +10665,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and modelling for the monitoring of damage laminated composites structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088848v1</w:t>
+                <w:t xml:space="preserve">hal-00088846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des endommagements dans les matériaux composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et calcul de structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096876v1</w:t>
+                <w:t xml:space="preserve">hal-00096869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and modelling for the monitoring of damage laminated composites structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and computation of laminated composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088846v1</w:t>
+                <w:t xml:space="preserve">hal-00088848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et calcul de structures composites stratifiées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance des endommagements dans les matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 12</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096869v1</w:t>
+                <w:t xml:space="preserve">hal-00096876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en compression de fibres haut module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et dimensionnement de structures composite carbone/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Colloque CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096872v1</w:t>
+                <w:t xml:space="preserve">hal-01315493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et dimensionnement de structures composite carbone/époxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnement de tubes composites à grande vitesse de rotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Colloque CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16ème Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315493v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de tubes composites à grande vitesse de rotation.</w:t>
+                <w:t xml:space="preserve">Comportement en compression de fibres haut module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16ème Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites - JNC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315492v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11289,90 +11289,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’endommagement transverse sur la résistance en compression sens fibre d’un composite carbone/époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11442,51 +11442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring tape with thermal deployment and deployable structure comprising said measuring tape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11543,51 +11543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mètre ruban à déploiement thermique et structure déployable comportant ledit mètre ruban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,51 +11800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6842" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0Q28F097-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.728499" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haiahem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76RJHG9X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Baere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Paepegem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrieck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.05.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.02.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8Q48W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0HJDBRHP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACMA.0000026474.67067.b6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JTXVSQ76-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0XW5LF6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(03)00144-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.665" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00085-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJG6WV5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Aubourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00199-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN6RFH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Novais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nappi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calvet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vasseur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Boulebbad-Gomez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Montagnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Charles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazerolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Charles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guinot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bakker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thollon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461844v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106925v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devadder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096942v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096946v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096876v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082024v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allezy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6842" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0Q28F097-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.728499" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Baere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Paepegem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrieck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.05.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haiahem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76RJHG9X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.02.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8Q48W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0HJDBRHP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACMA.0000026474.67067.b6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JTXVSQ76-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X04039405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0XW5LF6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(03)00144-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.665" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00085-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJG6WV5W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Aubourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(00)00199-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN6RFH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Novais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vasseur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nappi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Boulebbad-Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girardot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Roch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Montagnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazerolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02268134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Charles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guinot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bakker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thollon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106925v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devadder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813069v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096942v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096946v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082024v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allezy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>