--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -682,516 +682,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guider l’enseignement d’une démarche expérimentale avec un environnement informatique : étude de cas en école d’ingénieur</w:t>
+                <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.161-183. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.4008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027444v1</w:t>
+                <w:t xml:space="preserve">hal-03954224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guider l’enseignement d’une démarche expérimentale avec un environnement informatique : étude de cas en école d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Planche</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.161-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rdst.4008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954224v1</w:t>
+                <w:t xml:space="preserve">hal-04027444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction d’une plateforme numérique dans un dispositif APP – quelles adaptations, quelle influence sur la coopération/collaboration étudiante ?</w:t>
+                <w:t xml:space="preserve">Étude de l’engagement des apprenants dans un même cours en fonction de sa modalité : présentiel vs vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Kahane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Planche</w:t>
+                <w:t xml:space="preserve">Gilles Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (3), </w:t>
+              <w:t xml:space="preserve">, 2021, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/qpes.v1i4.62403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286036v1</w:t>
+                <w:t xml:space="preserve">hal-03355148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’engagement des apprenants dans un même cours en fonction de sa modalité : présentiel vs vidéo</w:t>
+                <w:t xml:space="preserve">Introduction d’une plateforme numérique dans un dispositif APP – quelles adaptations, quelle influence sur la coopération/collaboration étudiante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Buisson</w:t>
+                <w:t xml:space="preserve">Claudine Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (4), </w:t>
+              <w:t xml:space="preserve">, 2021, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/qpes.v1i4.62403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355148v1</w:t>
+                <w:t xml:space="preserve">hal-03286036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la formation et de l’accompagnement pédagogiques sur le niveau de centration sur l’apprentissage des nouveaux professeurs</w:t>
               </w:r>
@@ -2758,373 +2758,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'Indicateurs d' Écriture Collaborative et leur Évaluation</w:t>
+                <w:t xml:space="preserve">Proposal of Indicators for Measuring Collaborative Writing in a Digital Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anis Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fahima Djelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.495-502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011757700003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213363v1</w:t>
+                <w:t xml:space="preserve">hal-04094564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tableau de bord pour analyser le travail collaboratif sur une plateforme d’apprentissage des sciences expérimentales – qu’en pensent les étudiants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'Indicateurs d' Écriture Collaborative et leur Évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Djelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddouche Anis M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandran Nadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maelle Planche</w:t>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757771v1</w:t>
+                <w:t xml:space="preserve">hal-04213363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of Indicators for Measuring Collaborative Writing in a Digital Learning Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un tableau de bord pour analyser le travail collaboratif sur une plateforme d’apprentissage des sciences expérimentales – qu’en pensent les étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094564v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'analyse de commentaires métacognitifs pour la conception d’un EIAH</w:t>
               </w:r>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3205,103 +3205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.190-201</w:t>
@@ -3343,90 +3343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une plateforme numérique dans un dispositif d'apprentissage par problèmes (APP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3464,51 +3464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’engagement des apprenants dans un même cours en fonction de sa modalité : présentiel vs. vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3596,299 +3596,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité de valeurs, variété de modèles pour l’accompagnement : ce qui influence nos choix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Douady</w:t>
+                <w:t xml:space="preserve">Mise en œuvre de l’Evaluation des formations et des Enseignements par les Etudiants : un dispositif de type &amp;quot;détecteur de fumée&amp;quot; à l’épreuve des faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nakhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lendrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Libonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022428v1</w:t>
+                <w:t xml:space="preserve">hal-02051187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de l’Evaluation des formations et des Enseignements par les Etudiants : un dispositif de type &amp;quot;détecteur de fumée&amp;quot; à l’épreuve des faits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Lendrin</w:t>
+                <w:t xml:space="preserve">Étude de l’accompagnement pédagogique dans quelques universités canadiennes et françaises: modalités, thèmes abordés, complémentarité avec la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Libonne, Portugal</w:t>
+              <w:t xml:space="preserve">29e Congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051187v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’accompagnement pédagogique dans quelques universités canadiennes et françaises: modalités, thèmes abordés, complémentarité avec la formation</w:t>
+                <w:t xml:space="preserve">Unité de valeurs, variété de modèles pour l’accompagnement : ce qui influence nos choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Ménard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022427v1</w:t>
+                <w:t xml:space="preserve">hal-02022428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulateurs pédagogiques</w:t>
               </w:r>
@@ -4118,178 +4118,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PENSERA&amp;quot; Network (Pédagogie de l’ENseignement Supérieur En Rhône-Alpes): a French network supporting continuous professional development of educational developers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test initial de prérequis : quelles corrélations avec la réussite en première année universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+                <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSoTL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/actes-communications-orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064032v1</w:t>
+                <w:t xml:space="preserve">hal-00973166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « détecteur de fumée » nécessité d’un pilotage assumé et d’une articulation soignée avec l’ensemble du processus d’évaluation des enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nakhili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Colloque de l’ADMEE-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4308,122 +4308,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test initial de prérequis : quelles corrélations avec la réussite en première année universitaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PENSERA&amp;quot; Network (Pédagogie de l’ENseignement Supérieur En Rhône-Alpes): a French network supporting continuous professional development of educational developers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Buty</w:t>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/actes-communications-orales</w:t>
+              <w:t xml:space="preserve">ISSoTL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973166v1</w:t>
+                <w:t xml:space="preserve">hal-02064032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encourager le travail régulier des étudiants</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5189,64 +5189,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LXP, « Learning Experience Platforms », une évolution des LMS transformant les pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educating for a New Future: Making Sense of Technology-Enhanced Learning Adoption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13450, Springer International Publishing, pp.88-101, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5405,64 +5405,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Actionable Insights for Regulating Students’ Collaborative Writing of Scientific Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rebaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5927,103 +5927,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabNBook - The Electronic Lab Notebook for Learning Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric d'Ham</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6144,51 +6144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="925D3D03"/>
+    <w:nsid w:val="E990A4A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6375,51 +6375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-hoffmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0620-3621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.hoffmann@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2300385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i4.62403" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gravelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075720ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2300" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9261-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQ2HDQVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bideaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J. Swenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/194/2/24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Swenson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. D&#233;sert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. C. Yates" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014727" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grabovskij" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;lier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.C. Yates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;mion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2712912" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04213363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddouche Anis M." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandran Nadine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04094564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011757700003470" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lendrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brulard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isaac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douzet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. D&#233;sert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Sanchez Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00196874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evesque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leriche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9680-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Haddouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_47" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heidsick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Brahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-hoffmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0620-3621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.hoffmann@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2300385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i4.62403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gravelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075720ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2300" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9261-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQ2HDQVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bideaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J. Swenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/194/2/24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Swenson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. D&#233;sert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. C. Yates" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014727" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grabovskij" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;lier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.C. Yates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;mion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2712912" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04094564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011757700003470" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04213363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddouche Anis M." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandran Nadine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lendrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brulard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isaac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douzet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. D&#233;sert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Sanchez Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00196874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evesque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leriche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9680-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Haddouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_47" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heidsick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Brahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>