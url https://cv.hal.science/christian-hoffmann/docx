--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -682,295 +682,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
+                <w:t xml:space="preserve">Guider l’enseignement d’une démarche expérimentale avec un environnement informatique : étude de cas en école d’ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.161-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rdst.4008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954224v1</w:t>
+                <w:t xml:space="preserve">hal-04027444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guider l’enseignement d’une démarche expérimentale avec un environnement informatique : étude de cas en école d’ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.161-183. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.4008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027444v1</w:t>
+                <w:t xml:space="preserve">hal-03954224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’engagement des apprenants dans un même cours en fonction de sa modalité : présentiel vs vidéo</w:t>
               </w:r>
@@ -1060,90 +1060,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d’une plateforme numérique dans un dispositif APP – quelles adaptations, quelle influence sur la coopération/collaboration étudiante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2758,373 +2758,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of Indicators for Measuring Collaborative Writing in a Digital Learning Environment</w:t>
+                <w:t xml:space="preserve">Proposition d'Indicateurs d' Écriture Collaborative et leur Évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Haddouche</w:t>
+                <w:t xml:space="preserve">Fahima Djelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahima Djelil</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Haddouche Anis M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandran Nadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094564v1</w:t>
+                <w:t xml:space="preserve">hal-04213363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'Indicateurs d' Écriture Collaborative et leur Évaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un tableau de bord pour analyser le travail collaboratif sur une plateforme d’apprentissage des sciences expérimentales – qu’en pensent les étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haddouche Anis M.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2023</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213363v1</w:t>
+                <w:t xml:space="preserve">hal-04757771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tableau de bord pour analyser le travail collaboratif sur une plateforme d’apprentissage des sciences expérimentales – qu’en pensent les étudiants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal of Indicators for Measuring Collaborative Writing in a Digital Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Djelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maelle Planche</w:t>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.495-502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011757700003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757771v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'analyse de commentaires métacognitifs pour la conception d’un EIAH</w:t>
               </w:r>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3205,103 +3205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.190-201</w:t>
@@ -3343,90 +3343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une plateforme numérique dans un dispositif d'apprentissage par problèmes (APP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4118,122 +4118,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test initial de prérequis : quelles corrélations avec la réussite en première année universitaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PENSERA&amp;quot; Network (Pédagogie de l’ENseignement Supérieur En Rhône-Alpes): a French network supporting continuous professional development of educational developers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Buty</w:t>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/actes-communications-orales</w:t>
+              <w:t xml:space="preserve">ISSoTL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973166v1</w:t>
+                <w:t xml:space="preserve">hal-02064032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « détecteur de fumée » nécessité d’un pilotage assumé et d’une articulation soignée avec l’ensemble du processus d’évaluation des enseignements</w:t>
               </w:r>
@@ -4308,122 +4308,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PENSERA&amp;quot; Network (Pédagogie de l’ENseignement Supérieur En Rhône-Alpes): a French network supporting continuous professional development of educational developers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test initial de prérequis : quelles corrélations avec la réussite en première année universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+                <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSoTL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/actes-communications-orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064032v1</w:t>
+                <w:t xml:space="preserve">hal-00973166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encourager le travail régulier des étudiants</w:t>
               </w:r>
@@ -5189,64 +5189,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LXP, « Learning Experience Platforms », une évolution des LMS transformant les pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educating for a New Future: Making Sense of Technology-Enhanced Learning Adoption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13450, Springer International Publishing, pp.88-101, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5405,64 +5405,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Actionable Insights for Regulating Students’ Collaborative Writing of Scientific Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rebaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5927,103 +5927,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabNBook - The Electronic Lab Notebook for Learning Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric d'Ham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6144,51 +6144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E990A4A9"/>
+    <w:nsid w:val="63729032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6375,51 +6375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-hoffmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0620-3621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.hoffmann@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2300385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i4.62403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gravelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075720ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2300" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9261-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQ2HDQVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bideaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J. Swenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/194/2/24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Swenson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. D&#233;sert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. C. Yates" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014727" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grabovskij" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;lier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.C. Yates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;mion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2712912" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04094564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011757700003470" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04213363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddouche Anis M." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandran Nadine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lendrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brulard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isaac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douzet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. D&#233;sert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Sanchez Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00196874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evesque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leriche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9680-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Haddouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_47" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heidsick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Brahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-hoffmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0620-3621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.hoffmann@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2300385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i4.62403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gravelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075720ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2300" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0464-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNQKPXRF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9261-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQ2HDQVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bideaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J. Swenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/194/2/24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Swenson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. D&#233;sert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. C. Yates" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014727" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grabovskij" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Atik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;lier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.C. Yates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;mion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2712912" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04213363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddouche Anis M." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandran Nadine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04094564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011757700003470" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lendrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brulard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Isaac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douzet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. D&#233;sert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Sanchez Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00196874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evesque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leriche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9680-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Haddouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_47" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heidsick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seyve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Brahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>