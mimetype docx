--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:62.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian HOTTIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur en chef du patrimoine, inspecteur des patrimoines</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis né en 1971. Ma formation s'est accomplie dans différentes universités et établissements de recherche français : Ecole nationale des chartes, Ecole pratique des hautes études, Institut national du patrimoine, Sorbonne Université, Université Paris Sciences et Lettres.J'ai travaillé en tant que conservateur du patrimoine aux Archives nationales, à l'Institut national du patrimoine et à la direction générale des patrimoines et de l'architecture. Je suis actuellement inspecteur des patrimoines. J'enseigne à l'Ecole du Louvre et aux universités de Toulouse Jean-Jaurès et Strasbourg.Je suis membre du Comité des travaux historiques et scientifiques dans la section &amp;quot;anthropologie sociale, ethnologie et langues régionales&amp;quot; (Ecole nationale des chartes - Université Paris Sciences et Lettres) et membre associé de l'UMR Héritages (CYU CNRS ministère de la culture).Mes recherches ont porté ou portent sur les thèmes suivants : Histoire et représentations des institutions savantes au XIXe et au XXe siècles (universités, grandes écoles, archives, bibliothèques, musées), ethnologie du patrimoine, patrimoine culturel immatériel.Je travaille actuellement sur l'histoire des formations au patrimoine en France et sur l'histoire de l'Ecole nationale d'administration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux d’une institution »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national du service public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans au service de l’Etat. De l’ENA à l’INSP, une école, des engagements, des transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du service public, p. 14-18, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie française, sauce UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Seuil, p. 882-886, 2025, Histoire mondiale de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Terrain ou le new look éditorial de l'ethnologie française. Entretien avec Christine Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie URL Bérose : article3859.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Histoire de l’anthropologie française et de l’ethnologie de la France (1900-1980) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Bérose des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70601/1q5hnc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le patrimoine ethnologique. Entretien avec Alain Morel URL Bérose : article3796.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie, URL Bérose : article3796.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « Histoire de l’anthropologie française et de l’ethnologie de la France (1900-1980) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évocation de Daniel Fabre au ministère de la Culture (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre le dernier des romantiques. Actes du colloque de Paris, octobre 2018 (Claudie Voisenat et Sylvie Sagnes dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des sciences de l'Homme, p. 21-32, 2021, Ethnologie de la France et des Mondes contemporains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux géopolitiques attachés à l'identification, la protection et la valorisation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire-géographie, géopolitique et sciences politiques. Livre du professeur (Marielle Chevallier, Emmanuelle Byrdy, Francis Larran, Marianne Vitrac, Thibaut Sardier, Violaine Marsella, Sébastien Moreno dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, p. 131-143, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Eugène Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un bretteur au service du patrimoine. Mélanges en l’honneur de Jean-Michel Leniaud (Florence Descamps, Frédéric Chappey, Philippe Plagneux et Sabine Frommel dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, p. 821-826, 2020, Liber amicorum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment Cerisy. Au tournant des nouvelles approches du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales. Actes du colloque de Cerisy-la-Salle, septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, 2020, Ethnologie de la France et des mondes contemporains, 978-2-7351-2671-2. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq implantations, et bien d’autres projets… Où installer l’Ecole des chartes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole nationale des chartes. Deux cents ans au service de l’Histoire (Jean-Charles Bédague, Michelle Bubenicek et Olivier Poncet dir.), p. 174-175.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, p. 174-175., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des épiciers aux champs. Le transfert de l'Ecole des hautes études commerciales à Jouy-en-Josas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEC Campus, Evolution of a Model.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Park Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-71, 2018, 978-3038600992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, architecture, université des années 1940 aux années 1960 : d’un monde l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hottin; Clothilde Roullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art d’Etat ? Commandes publiques aux artistes plasticiens (1945-1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-149, 2017, 9782753553712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage d'un archiviste aux ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Both, Le sens du temps. Le quotidien d’un service d’archives départementales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Anacharsis, p. 7-19, 2017, Les ethnographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Souvenirs d'un étudiant toulousain... » Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université fédérale de Toulouse Midi-Pyrénées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines scientifiques. Etude et recueil de l’héritage culturel des établissements d’enseignement supérieur et des organismes de recherche membres de l’Université fédérale de Toulouse Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université fédérale de Toulouse Midi-Pyrénées p. 4., p. 4., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers du patrimoine et écritures patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine (Claudie Voisenat et Christian Hottin dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 59-86, 2016, collection « Cahiers d’ethnologie de la France », n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies ou tactiques immobilières pour l‘enseignement supérieur parisien (1950-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l‘Université de Paris aux universités d‘Ile-de-France, actes du colloque organisé les 30 et 31 janvier 2014 par la Chancellerie des universités de Paris (Florence Bourillon, Eléonore Marantz, Stéphanie Méchine et Loïc Vadelorge dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 67-82, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « local » de l’École des chartes ou La lente et difficile conquête de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale des chartes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L‘École des chartes et sa «grande guerre». Servir la nation par la politique et l‘Histoire (Jean-Michel Leniaud et Michel Pastoureau dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des cendres, pp.167-182, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « Halle aux vins » à L’Université Pierre et Marie Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Compain-Gajac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campus universitaires (1945-1975). architecture et urbanisme. Histoire et sociologie. État des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Presses universitaires de Perpignan, pp.61-93, 2015, Histoire de l’art, 978-2-35412-232-4. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.7348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de l'enseignement supérieur. Jalons historiques et questions d'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation – restauration de l'architecture du Mouvement Moderne : Choix d'architectures – états des lieux – regards croisés, actes du colloque organisé par l'UTM en 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Perpignan, p. 159-172., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos » pour Caen et Bayeux, CréCET et OREP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yann Leborgne, Un patrimoine culturel immatériel en Normandie : des arbres, des rites des croyances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRéCET et OREP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept ans, l'âge de raison Dynamique et enjeux du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidatures pour l'UNESCO. Du dossier au projet. Vademecum d'après les cycles 2008-2009 et 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, p. 175-213, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au commencement (ou presque) de la fin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flacky et camarades. Le cinéma tiré du noir de Aaron Sievers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions communes, p. 79-88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et recherche ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, p. 129-159, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel. Enjeux d'une nouvelle catégorie (Chiara Bortolotto dir. Avec la collab. d'Annick Arnaud et Sylvie Grenet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Editions de la Maison des sciences de l'Homme, 2011, Cahiers d'ethnologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel selon la convention de l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument dévoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chartreuse de Villeneuve. Métamorphoses d’un monument, Marseille et Villeneuve-Lès-Avignon, Editions Jeanne Laffitte et Editions du CIRCA – LaChartreuse, 2010, 379 p., p. 7-17.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Jeanne Laffitte et Editions du CIRCA – LaChartreuse, p. 7-17., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fabre et Anna Iuso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monuments sont habités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l’Homme, p. 9-17., 2010, Coll. ethnologie de la France, cahier n° 24, 978-2-7351-1945-5. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conservateurs et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l’archivistique.178 p. (Les Carnets du LAHIC, 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS et ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p., 2009, Les carnets du LAHIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface aux Imaginaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires archéologiques Avec Daniel Fabre) Préface pour Imaginaires archéologiques (Claudie Voisenat, dir.), Paris, Editions de la Maison des sciences de l’Homme 2008, 277 p., p. 1-3. (coll. ethnologie de la France, cahier n° 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des sciences de l'Homme, p. 1-3, 2008, cahiers d'ethnologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine monumental peint et sculpté de la Sorbonne : Rectorat, Faculté des lettres, Faculté des sciences, Ecole nationale des chartes, Ecole pratique des hautes études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sorbonne, un musée, ses chefs-d'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN-Chancellerie des universités de Paris, p. 165-280, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio à tous les vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Amalvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de l'histoire (Christian Amalvi dir.), 411 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p. 216-230, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et décors de l'Ecole Centrale des Arts et Manufactures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paris des Centraliens (J.-F. Belhoste, dir.), Paris, AAVP, 2004, 236 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 43-48, 2004, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecte face à ses archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CA.A. - Archives d'architecture, documents pour le débat (Manuel Blanco intr.), Alcala, Servicio de publicaciones de la Universidad, 2004, 423 p., p. 187-195. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA.A. - Archives d'architecture, documents pour le débat (Manuel Blanco intr.), Alcala, Servicio de publicaciones de la Universidad, 2004, 423 p., p. 187-195.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio de publicaciones de la Universidad, p. 187-195., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les archives de Charbonnages de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universität Bochum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungsblatt des Instituts fûr soziale Bewegungen : Strukturwandel aus vergleichender regionaler Pespective nach 1945 : Ruhrgebiet und Nord - Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Universität Bochum, p. 235-240, 2003, Mitteilungsblatt des Instituts fûr soziale Bewegungen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques depuis 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes, architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 220-222, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie littéraire et institution : le décor de la Bibliothèque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les bibliothèques parisiennes : architecture et décor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 120 - 125, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théoriciens et les bâtisseurs (1800 - 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 99-102, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque de la nouvelle Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 148-151., 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des bibliothèques au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 33 - 36, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de la Bibliothèque nationale de France : le 1 % en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes, architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, 271 p., p. 232-237, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science. 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 125-133., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture universitaire des Trente glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 187-191, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments commémoratifs dédiés aux universitaires et aux savants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art ou politique, Arcs, statues et colonnes à Paris (Xavier Dectot et Geneviève Bresc-Bautier, dir.), 237 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 180-185., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science. 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 37-45., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor sculpté des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 69-75., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut d'Art et d'Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 121-125., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu d'enseignement : l'amphithéâtre, espace du cours magistral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 45-52., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique de l'enseignement supérieur parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 32-37., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ecole des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 100-105., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor peint des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 59-69, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19, rue de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecole des chartes. Histoire de l'école depuis 1821</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Klopp, p. 142-148., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les décors peints et sculptés des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale des chartes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion 1997 pour obtenir le diplome darchiviste paléographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes, p. 169-177, 1997, Positions des thèses de l'Ecole des chartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-148 ou 40 années de Culture et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame des valeurs. Retour sur une émotion patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ux0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet, Amandine Diener, Marie-Jeanne Dumont et Daniel Le Couëdic (dir.), L’architecture en ses écoles. Une encyclopédie de l’enseignement de l’architecture au XXe siècle, Châteaulin, éditions Locus solus, 2022, 703 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (n°48), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14rl6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet et Nathalie Lapeyre (dir.), Les mondes de l’enseignement de l’architecture. Elèves, enseignants et enseignantes, Genève, éditions MétisPresses, 2023, 343 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (n° 48), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14rl7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire institutionnelle de la recherche au ministère de la Culture au prisme de la revue Culture et recherche (regards croisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brandt-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu par Christian Hottin : &amp;quot;Villes et universités. Quels patrimoines partagés ?&amp;quot; (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/154h7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trouble dans le patrimoine ? Héritages LGBTQIA+ et narrations queer : quel rôle pour les institutions patrimoniales ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ux1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de L’Invention du musée moderne. Entretien avec Simon Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eob⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire architecturale des musées (XIXe-XXIe siècles)… et genèse d’un numéro de revue (2022-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eo8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et exposer la géologie. Pratiques passées et défis pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laclotte, Histoires de musées. Souvenirs d’un conservateur, Lyon, Nouvelles éditions Scala, 2022, 327 p. (première édition 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catastrophes, un prisme pour regarder le monde ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Revet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, 18 p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Quelques réflexions sur le costume universitaire en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUR Humanités, création et patrimoine. Autour de la recherche par le projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des intrus forcent les portes de l'institution, les règles vacillent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pizzorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian, 1968-1971. Live Centre of Information. De Pompidou à Beaubourg, New York, Barcelone et Paris, Actar publishers et Éditions du Centre Pompidou, 2022, 336 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian, Centre Pompidou, le défi du total design. Histoire des composantes d’une architecture technomorphe, Saint-Etienne et Paris, Presses universitaires de Saint-Etienne et Centre Pompidou, 2025, 271 p. (collection « Architecture »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Histoire architecturale des musées, 47, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1415f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’amour du métier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Texier (dir.), L’Invention du musée moderne (1930-1970), Paris, Éditions du patrimoine – Centre des monuments nationaux, 2023, 191 p. (collection « Carnets d’architecture »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123qa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'intrus agissant dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schoeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Vernot (dir.), L’Héraldique au pays de Marianne. Des institutions au service du patrimoine culturel immatériel, Paris, Société française d’héraldique et de sigillographie, Le léopard d’or, 2024, 160 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes patrimoniales. Le comble du monument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.3504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Descamps, Frédéric Chappey, Philippe Plagnieux (dirs.), avec le concours de Sabine Frommel, Mélanges en l’honneur de Jean-Michel Leniaud. Un bretteur au service du patrimoine, Le Kremlin-Bicêtre, éditions Mare et Martin, 2020, 913 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123q9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Napolitani, Les pierres de la Nation. Les collections minéralogiques de l’École des mines de Paris (1760-1860), Paris, éditions Mare et Martin, 2025, 362 p. (collection « Thèses illustrées »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Histoire architecturale des musées, 47, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1415e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Rigaldiès, Radical pop. Le design politique à Turin de mai 68 aux années de plomb, Villeneuve d’Ascq, Presses universitaires du Septentrion, 2022, 274 p. (collection « Iconophilies »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Françoise Banat-Berger, France Saïe-Belaïsch, Aurélien Conraux et Coline Silvestre (dir.), Architectures d’archives en France. 2013-2020, Paris, Ministère de la Culture, service interministériel des Archives de France, 2021, 215 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.37701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon, Nathalie Gorochov, Boris Noguès et Loïc Vadelorge (dir . ), L’Université et la ville. Les espaces universitaires et leurs usages en Europe du XIII e au XXI e siècle , Rennes, Presses universitaires de Rennes, coll. « Histoire », 2018, 305 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 705, pp.167-169. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.231.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud, Architecture au XIXe siècle. Programmes, styles, fantasmes, Rome, Campisano Editore, 2020, 317 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Thomine-Berrada, Guide de la Chapelle des Beaux-Arts de Paris, Paris, Beaux-Arts de Paris éditions – Ministère de la Culture, 2021, 190 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141sk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufieux, Abraham Hirsch (1828-1913). Architecture de la Troisième République à Lyon, Lyon, Presses universitaires de Lyon, 2023, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, patrimoine et engagements. Réflexions à partir de trois situations vécues et observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265 (1), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2022.6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud, La Cour des comptes au palais d’Orsay. Chronique d’un drame de pierre, Paris, La Documentation française, 2021, 151 p. (collection « Comité d’histoire de la Cour des comptes »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.35083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« „Communautés“ et patrimoine partagé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Revue de l’Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 17, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durey, École du Louvre. Jalons pour une histoire (1882-1998), Paris, École du Louvre et Fage éditions, 2021, 543 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bédague, Michelle Bubenicek et Olivier Poncet (dir.), L’École nationale des chartes. Deux cents ans au service de l’Histoire, Paris, Gallimard, École nationale des chartes, coll. « Hors série Connaissance », 2020, 192 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien entre Jean-Michel Leniaud et Christian Hottin : La naissance et l’évolution des Livraisons d’histoire de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.4117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir le patrimoine ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, t. 176, p. 245-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat par le projet en études patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257 (1), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2020.5937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage pour une histoire administrative de la Mission du patrimoine ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action internationale de l’Institut national du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 256 (4), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2019.5906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de pouvoirs. Architectures administratives de la France contemporaine, 1945-2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.16062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la politique scientifique de l’Institut national du patrimoine. Premiers jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture de la culture ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1115, p. 59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art dans la ville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1115, p. 56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About forms of continuity of the ethnological heritage: ethnology of territories, ethnology of heritage, intangible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse, implantation et remises en question du label Patrimoine du 20 e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°137 (1), pp.99 - 113. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.137.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent et devenir du patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°194, pp.147 - 152. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deba.194.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les patrimoines en France. Vues cavalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°133, p. 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats avec l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology, a heritage profession? Some reflections around the notion of intangible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Heritage professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et stratégies. Une synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il détruire Dubuisson ? Journée d’étude sur l’ancien musée national des Arts et traditions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’article 55. Dix ans de mise en œuvre de la convention pour la sauvegarde du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Revue de l’Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 12, p. 20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens et le patrimoine. Si loin, si proche : un certain regard français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux contemporains des sciences du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientist in politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian James Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 46 (4), pp.582-584. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la restitution en ethnologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d’histoire de la Cour des comptes, Le Palais Cambon (par Jean-François Potton et Stéphanie Quantin, préface de Jean-Michel Leniaud), Paris, La documentation française, 2012, 96 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures des universités parisiennes et franciliennes, 1945-2000. Journée d’études organisée par les Universités Paris 8 Vincennes- Saint-Denis, Paris 1 Panthéon-Sorbonne et le service des Archives de la Chancellerie des Universités de Paris, Saint-Denis, 19 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Auduc, Quand les monuments construisaient la nation. Le service des monuments historiques de 1830 à 1940, Paris, Comité d’histoire du ministère de la culture, 2008, 640 p. (collection travaux et documents, n o 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 36 (1), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.036.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et enjeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amable Sablon Du Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 129, p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Melot, Mirabilia. Essai sur l’Inventaire général du patrimoine culturel, Paris, éditions Gallimard, 2012, 288 p. (collection « Bibliothèque des idées »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (n° 24), p. 189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigre douce ? La gastronomie française comme patrimoine de l'Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°63, p. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie en mutation. Expérimentations et questionnements, Introduction à Culture et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chauliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 127, p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 127, p. 25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ratification et inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l’espace universitaire parisien (XIIIe – XVIIIe siècle) : jalons pour la redécouverte d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.11310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages des campus : Urbanisme, architecture et patrimoine (sous la direction de Philippe Poirrier, postface de Gérard Monnier). Dijon : Éditions universitaires de Dijon, 2009, 187 p. (collection U-Culture(s))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perraut. L’Architecture des collèges parisiens au Moyen Âge (Préface de Dany Sandron). Paris : Presses de l’Université de Paris Sorbonne, 2009, 467 p. (coll. cultures et civilisations médiévales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine parisien méconnu : les espaces de transmission du savoir à l’époque moderne (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Charmasson (éd.). Archives et sources pour l’histoire de l’enseignement. Paris : Comité des travaux historiques et scientifiques, 2005, in-8°, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau du savoir et la flamme du souvenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l’espace universitaire parisien (XIIIe – XVIIIe siècle) : jalons pour la redécouverte d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.11310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - The heritage of higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien entre Daniel Fabre et Christian Hottin : le patrimoine saisi par l’événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.51-58. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.59-86. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de garde - In situ revue des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tondini, L’image obscène (The obscene image). Parisian hospital break room Graffitti, New York et Londres, Mark Batty publisher et Thames & Hudson, 2010, 159 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de gardes. Des Beaux-arts au patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’ADAMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 18,, p. 18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en ethnologie au Ministère de la culture en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 122-123 ., p. 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine parisien méconnu : les espaces de transmission du savoir à l’époque moderne (I). De la maison à l’amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.3777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand homme dans le petit monde des grandes écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.4410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.9-11. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du vitrail en France au temps de la reconstruction et de la croissance. Note sur les fonds Hébert-Stevens - Bony conservés aux Archives nationales du monde du travail (Fonds n° 2002 001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie, une œuvre, des archives : note sur le fonds Dom Paul Bellot aux Archives nationales du monde du travail (Fonds n° 2003 006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle perception du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival international Jean Rouch – Bilan du film ethnographique, Paris, mars 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 68, le temps de l’histoire. Colloque organisé par la BPI, Paris, Bibliothèque publique d'information, 16 février 2008 V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99, pp.236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire international organisé avec l’Unesco et la MCM à Vitré. La place des communautés dans la mise en œuvre de la convention, Vitré, janvier 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°116, p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités parisiennes : les laissées pour compte de l'architecture du XXe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université mag, actualités, débats et analyses sur l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages du Droit. Le programme décoratif de la Faculté de droit de Paris (vers 1870 – vers 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d’Histoire de l’Art français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 375-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives (orales) et ethnologie : une relation particulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 211 (3), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2008.4494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-monumental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le patrimoine culturel immatériel de l’Europe : inventer son inventaire, Paris, novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre par la France de la convention du l’UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4e colloque international annuel de l'Ename Center 26-28 mars 2008, Gand (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°116, p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une notion l’autre, l’une et l’autre notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décoration des universités et des grandes écoles parisiennes aux XIXe et XXe siècles : Esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société historique du VIe arrondissement de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 289-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la recherche archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 21 mars 2007, p. 60-64 et 81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu l'inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 13 - 1er semestre 2007, pp.23-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu, l’inachevée. Cinquante ans de projets pour la « faculté des sciences de Paris centre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l'archive et le lieu des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, voir dans "commentaires", pp.voir dans "commentaires"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'imprimerie de L'Illustration à l'IUT Paris XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 11, 1er semestre, p. 63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 2, pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois âges du bâtiment d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 10, 2e semestre 2005 (numéro « Les bâtiments d'archives »). (n° 10, 2e semestre 2005 (numéro « Les bâtiments d'archive), p. 65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et sources pour l'histoire de renseignement, textes présentés par Thérèse Charmasson. Paris : Editions du Comité des travaux historiques et scientifiques, 2005. In-8°, 391 pages (Orientations et méthodes, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163-2, p. 560-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Palazova-Lebleu : Problématiques de l'architecture d'Armand Lemay. Mémoire de DEA (Université Charles de Gaulle - Lille III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 8, 2e semestre 2004, p. 133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de Noëlle Janet et Christian Demonchy au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délices du campus ou le douloureux exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture scolaire, essai d'historiographie internationale (Anne-Marie Châtelet et Marc Le Cœur dir.), numéro spécial de la Revue d'histoire de l'éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 102, mai 2004. [parution début 2005] (n° 102, mai 2004. [parution début 2005]), p. 267 - 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'architecture aux Archives nationales (Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 8, deuxième semestre 2004, p. 134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, reine de prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 10, avril 2004, p. 66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'architecture au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, 2e semestre 2003, p. 144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte d'archives, histoire de soi et construction de l'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés, n°6, avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, avril 2003., p. 99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention danger !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, avril 2003, p. 66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de collecte au centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 8, octobre 2003, p. 82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivistique est-elle une science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 16, automne 2003., p. 99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 14, hiver 2002 - 2003, p. 75-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf à Roubaix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, 4e trimestre 2002, p. 94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions, services publics et architecture Institutions, services publics et architecture, colloque international organisé par l’École pratique des hautes études (IVe section, sciences historiques et philo-logiques) et la TU – Dresden. Sénat, palais du Luxembourg, 13 et 14 juin 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/labyrinthe.1491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre des archives du Monde du Travail : Les nouveaux fonds d'architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 18, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'ingénieurs au CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 18, mai 2002, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°19, mai 2002, 52 p. (n°19, mai 2002, 52 p.), p. 19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie centralienne, mythologie polytechnicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 1, 1er semestre 2001, p. 61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonia di architectura Oltre Cento anni di storia intorno alla Sorbonna - L'architectura contemporanea delle università di Parigi e dell'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal - Attualita della cultura Franco-Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, avril-juillet 2000, p. 2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 ans de la vie d'un monument aux morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 5 - hiver 2000, p. 61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 ans de la vie d'un monument aux morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 5, hiver 2000, p. 61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décoration picturale des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n° 42-43, octobre 1998. (n° 42-43, octobre 1998.), 138 p., p. 103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de l'Ecole nationale de la France d'Outre-mer et les bustes de la salle Félix Eboué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n° 30; deuxième semestre, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dum quaerit escam, reperit margaritam gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma vie avec Léna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du malentendu au programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15eqt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif intellectuel de recherche? La question de l’implication (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet : une mise en perspective. Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de conservateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (III) Avant l’INP : la place de la recherche scientifique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Sophie LEMAHIEU, S’habiller en politique. Les vêtements des femmes au pouvoir, 1936-2022, Paris, musée des Arts décoratifs / École du Louvre, coll. « L’oeil de la mode », 2022, 159 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qcz8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (I) Le temps des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qczg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qcz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif intellectuel de recherche? La question de l’implication (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l'ENA, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RGF à l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche française du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine culturel immatériel au pays de Viollet-le-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006-2012: premier bilan et perspectives sur la mise en œuvre par la France de la convention de l'Unesco pour la sauvegarde du Patrimoine Culturel Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine industriel, patrimoine immatériel… Patrimoine immatériel du monde industriel ? Réflexions à partir de la convention de l’UNESCO pour la sauvegarde du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la collecte : Nouveaux regards sur les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre par la France de la convention de l'UNESCO pour la sauvegarde du Patrimoine culturel immatériel (PCI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethnology Department of the French Ministry of Culture and the inventories of Intangible Cultural Heritage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle Sorbonne ou l'impossible défi de M. Nénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the decoration of higher education etablissements in Paris Etude sur le patrimoine peint et sculpté des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Thérèse Charmasson, Archives et sources pour l'histoire de l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine universitaire parisien Genèse des espaces de transmission du savoir à l’époque Moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique de l'Université de Paris (XIIe - XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’Ecole de pharmacie et son bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre alexandre Koyré, Mar 2018, Paris, France. p. 89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">direction scientifique de session, International Heritage Science Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR Humanités, Création, Patrimoine (CY Cergy Paris Université); Campus Versailles, Jul 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et bibliothèques : des formations à la fois complémentaires et concurrentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archives du patrimoine écrit / Patrimoine écrit des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales; Bibliothèque nationale de France; Institut national du patrimoine, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, présent et devenir du patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre, Rencontre des mémoires 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis du Mémorial de l’Alsace-Moselle; Région Grand Est, Jan 2019, Strasbourg, France. p. 64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BIBLIOTHÈQUE DE LA FACULTÉ DE DROIT DE PARIS AU TEMPS DE PAUL VIOLLET OU LE CHEF-D’OEUVREPERDU DE LOUIS-ERNEST LHEUREUX (1827-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Viollet « Un grand savant assoiffé de justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des cartes, 2015, Paris, France. pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la belle époque du Minitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et espaces de la conservation (1959-2015). Archives, bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des sciences du patrimoine; Ecole nationale supérieure d'architecture de Versailles, Archives nationales; Archives nationales, Mar 2015, Versailles (FR) et Pierrefitte-sur-seine, France. p. 19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer pour mieux cacher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et espaces de la conservation (1959-215). Archives, bibliothèques, musées. Quel patrimoine pour quels enjeux aujourd’hui'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonfondation des sciences du patrimoine; ENSA-Versailles; Archives nationales, Mar 2015, Versailles, France. p. 19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Alcuin à Maria Montessori, de Lagriffoul à Pan Yuliang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Roullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le patrimoine mobilier de l’enseignement scolaire et universitaire, actes des journées de l'Association des conservateurs des antiquités et objets d’art de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des conservateurs des antiquités et objets d’art de France; Nicolas Bru, Sep 2016, Cahors, France. p. 162-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel en France : des paradoxes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Administration du patrimoine culturel immatériel en Europe : Administration, réglementation et procédures, Premier séminaire européen du patrimoine culturel immatériel organisé par la Maison des cultures du Monde (Centre français du patrimoine culturel immatériel) et la Direction générale des patrimoines (département du pilotage de la recherche et de la politique scientifique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des cultures du monde - centre français du patrimoine culturel immatériel, Sep 2012, Vitré, France. p. 12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience individuelle à l'Histoire : une conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1940 : L'empreinte de la défaite – Témoignages et archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service historique de la Défense, Nov 2010, Vincennes, France. p. 281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention pour la sauvegarde du patrimoine culturel immatériel : contexte de mise en œuvre, actualité internationale et nationale en 2012 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales du patrimoine culturel immatériel en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne culture diversité; Dastum, Dec 2012, Brest, France. p. 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine culturel immatériel pour le Val de Loire ? Quelques réflexions autour de la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Val de Loire patrimoine mondial. Identité, protection, valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Collectivités territoriales de l'Université d'Orléans, Dec 2011, Orléans, France. p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine immatériel dans les politiques patrimoniales collection « Droit du patrimoine culturel et naturel »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture ( DG patrimoines), le LAHIC (UMR 8177) et le (CECOJI, CNRS-Université de Poitiers/UMR 6224, Université Paris-Sud 11), Jan 2011, Paris musée du quai Branly - Jacques Chirac, France. p. 11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes sur la collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives personnelles : enjeux, acquisition, valorisation, actes des journées internationales de l'Université Catholique de Louvain-la-Neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain-la-Neuve, Apr 2012, Louvain-la-neuve, Belgique, Belgique. p. 71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du patrimoine en France en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence inter-régionale sur le patrimoine culturel organisée par le ministère de la gestion du patrimoine immobilier de l'Etat de la région de Sverdlovsk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Yekaterinburg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le rôle et le concept de communautés infra-étatiques, et concepts voisins, au regard de la convention pour la sauvegarde du patrimoine culturel immatériel. Quelques réflexions à partir de six années de mise en œuvre de la convention», Le patrimoine culturel immatériel et les communautés infraétatiques ( Leila Lankarani et Francette Fines), Paris, édition Pédone, 2013, 327 p., p. 55-65.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et collectivités intraétatiques : dimensions juridiques et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montesqiuieu Bordeaux IV et Commission nationale française pour l'UNESCO, Dec 2011, Bordeaux, France. p. 55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du patrimoine immatériel. Tâtonnements, tactiques et stratégies pour la mise en œuvre par la France de la Convention de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mesures de soutien au patrimoine culturel immatériel : gouvernements, institutions, municipalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Québécois du patrimoine vivant, Apr 2011, Québec (CA), Canada. p. 87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attuazione della convenzione per la Salvaguardia del Patrimonio Culturale Intangibile : l'esperienza francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nuove Convenzioni UNESCO : Il coinvolgimento delle Regioni e degli Enti Locali nella loro attuazione e promozione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie à la Direction de l'architecture et du patrimoine : institution et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale de l'INP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer l'espace dans les établissements d'enseignement supérieur - Toponymie des lieux de savoir et de pouvoir : un patrimoine immatériel des institutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toponymie et déplacements - Colloque international organisé par la Commission nationale de toponymie et Patrimoines sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chams sur Marne - Ecole nationale des sciences géographiques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorisation à la mise en œuvre d’une nouvelle conception du patrimoine : le Patrimoine immatériel 5e rencontres des sites français du Patrimoine mondial, Le Puy-en-Velay, 26 septembre 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e rencontres des sites français du Patrimoine mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sites français du patrimoine mondial, Sep 2007, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la convention de l'UNESCO pour la sauvegarde du Patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e séminaire d'ethnomusicologie de la Caraïbe organisé par la Médiathèque Caraïbe à Sainte-Anne (Guadeloupe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sainte-Anne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorisation à la mise en œuvre d'une nouvelle conception du patrimoine : le Patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes rencontres des sites français du Patrimoine mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Le-Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages du Droit : l'architecture et le programme décoratif de la Faculté de Droit de Paris (vers 1880 - vers 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société d'histoire de l'art français, programme 2006-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales et disciplines patrimoniales : La recherche d'un dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Patrimoine" de l'Ecole des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques visages de Janus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "archives, archivistes et archivistique dans l'Europe du Nord-ouest du Moyen Age à nos jours", organisé par le CHREN-O (Lille 3) et l'AAF, Roubaix, 2-4 décembre 2004. A paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. p. 109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implentation of the ICh convention in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal meeting about Intangible cultural Heritage organized by the Vlaams Centrum voor Volkscultuur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la convention de l'UNESCO sur le Patrimoine culturel immatériel en France : l'action du Ministère de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée consacrée au Patrimoine culturel immatériel : Les expériences européennes. Organisée par la Maison des cultures du Monde dans le cadre du Festival de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brûler Jussieu ! Classer Jussieu !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les émotions patrimoniales", organisées par le LAHIC et le GARAE, avec le soutien de la mission ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions patrimoniales et l'administration de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux journées d'études "les émotions patrimoniales" organisées par le LAHIC et le GARAE avec le soutien de la Mission ethnologie les 12 et 13 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caracasonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des établissements d'enseignement supérieur - De la conception à la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole normale supérieure - Institut national de la recherche pédagogique « Histoire de l'enseignement supérieur » (Emmanuelle Picard et Fabien Locher, coord.), Paris, 4 avril 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ministère de la culture face au patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire "Le patrimoine culturel immatériel" organisé le LAHIC et la mission ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L'Institut d'art et d'archéologie de Paul Bigot] : Une synthèse des embarras universitaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l'INHA autour de l'ouvrage coordonné par Simon Texier L'Institut d'art et d'archéologie, Paris, 1932 (Picard, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel : multiforme, dynamique, sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la troisième journée du Patrimoine culturel immatériel : La France d'Outre Mer, organisée par la Maison des cultures du Monde dans le cadre du Festival de l'Imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu avant Jussieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire d'Alice Thomine à l'EPHE (IVe section) : Histoire des politiques urbaines à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sèvres – Paris, Paris – Montrouge : les tribulations de l'Ecole normale supérieure de jeunes filles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences pour le 250e anniversaire de la fondation de la Manufacture de Sèvres organisées par le Centre international d'études pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver au delà de l'archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention lors du séminaire interne du LAHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine immatériel, de la collecte à la restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la journée d'études "Le patrimoine immatériel, de la collecte à la restitution" organisée par le Centre d'archéologie européenne de Bibracte et le Parc naturel régional du Morvan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Glux-en-Glenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage dans les formations professionnelles : formes, enjeux attendus et difficultés d'une insertion en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la journée d'études "Rapport de stage et mémoire professionnel : écrire le monde vécu du travail dans les formations universitaires professionnalisées" organisé par l'IUP - Infocom et le CAMT le 1er mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca amphitheatra ad caedes hominum patebant, nostra ut longum vivere discant aperiuntur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'INRP et du CNRS sur le cours magistral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création du patrimoine et construction identitaire au sein des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de :</w:t></w:r><w:br/><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et culture matérielle de l'Université, journée d'études organisée par le LASMAS (EHESS), le GREE, le LPHS-AHP et l'ERAEF (Université Nancy II), Nancy, 8 avril 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds des entreprises sous l'Occupation conservés au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. p. 21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et dynamiques spatiales des établissements d'enseignement supérieur à Paris (XVIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Alice Thomine à l'EPHE (IVe section) histoire des politiques urbaines à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affiches de prévention des risques indusriels de l'Association interprofessionnelle de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La prévention des risques en entreprises : approches historiques et patrimoniales.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisée par l'AINf, l'IFRESI, le CERSATES, le CRHEN-O et le CAMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture centralienne et identité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coonférence de Jean-François Belhoste à l'EPHE (IVe section)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter les archives privées : réflexions à partir de quelques expériences de collecte au centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études consacrée aux Archives privées dans le cadre du stage technique international de la Direction des archives de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des organisations patronales conservées au CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. p. 97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconversion des bassins charbonniers. Une comparaison interrégionale entre la Ruhr et le Nord/Pas-de-Calais [Strukturwandel in altindustriellen Regionen. Nord/Pas-de-Calais und das Ruhrgebiet im Vergleich], textes rassemblés par Jean-François Eck, Peter Friedmann et Karl Lauschke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villeneuve d'Ascq, France. p. 311-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, conservation, traitement et mise en valeur des éphémères et autres curiosités : le cas des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde finale du colloque Ephémères et curiosités : un patrimoine de circonstances, organisé par la FFCB les 23 et 24 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture du Master Professionnel "Histoire et mémoire du patrimoine industriel" de l'Université Lille III - Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet : Des carnets de croquis au DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Présentation au Musée Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments d'archives en France (1983-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la treizième journée d'études franco-belge, « Les bâtiments d'archives : réalités d'aujourd'hui » (Mouscron, Belgique, 17 juin 2003), à paraître dans Miscelanea archivistica studia, Archives générales du Royaume et archives de l'Etat dans les provinces, Bruxelles, à paraître en 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bruxelles, Belgique. pp.inconnue à ce jour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'identité architecturale des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, services publics et architecture, XVIIIe-XXe siècle, actes du colloque organisé par l'EPHE (IVe section) et la TU-Dresden, Palais du Luxembourg, 13 et 14 juin 2002, (études et rencontres du collège doctoral européen EPHE-TU Dresden, 1), 172 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. p. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'entreprises : producteurs, conservateurs, consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Archives et sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croquis de Roland Simounet : du carnet au DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de L'EPHE (IVe section) Histoire de l'architecture à l'époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences françaises et étrangères de construction de bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Concevoir et construire un bâtiment d'archives pour le XXIe siècle.Nouveautés et perspectives d'évolution. Séminaire international de l'Institut National du Patrimoine, Paris, 3-7 mars 2003"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décoration de la nouvelle Sorbonne (1885-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Musée de l'Evêché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bâtiment d'archives pour le public : attentes et besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes journées d'études internationales de la Direction des Archives de France, Bâtiments d'archives, bâtiments du futur (Annecy, 26-28 mai 2003) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. disponible sur le web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace, les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Working Heritage à Roubaix, 13-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte d'archives privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage technique international de la Direction des Archives de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Couëlle, l'architecte écologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Couëlle, l'architecte écologue - journée d'études organisée par les Archives nationales (CAMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder les archives d'entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Du local au national : histoire sociale et appartenances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'architectes : L'archiviste entre les producteurs et les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence débat sur les archives d'urbanisme et d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usine Motte-Bossut au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences du Musée des Beaux-Arts d'Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'histoire des femmes aux Archives nationales, centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle place pour les femmes dans les sociétés industrielles ? Femmes et travail aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de la campagne à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "L'Ecole de Barbizon et son rayonnement", organisé par l'Université Lumière Lyon 2, Lyon, 19 et 20 juin 2002. A paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.inconnue à ce jour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en intrus dans les musées. Inclusions, controverses, exclusions et patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schoeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 47, 284 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire architecturale des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2024, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eok⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de pouvoirs. Architectures administratives dans la France contemporaine, 1945-2013. Avant/Après la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2017, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au regard des métiers du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2016, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines - Enjeux contemporains de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 133, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et enjeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amable Sablon Du Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 129, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux terrains de l'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chauliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 127, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2011, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions patrimoniales I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2009, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 116-117, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecte historien de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir le patrimoine ethnologique. Drôle de cause pour les archivistes français (1989-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passée l'ethnologie dans l'administration du patrimoine ? Témoignage d'un ancien chef de la &amp;quot; Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Publication en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sources (Frédéric Duval dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 311-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Basile Baudez, Élisabeth Maisonnier et Emmanuel Pénicaut (sous la direction de), Les hôtels de la Guerre et des Affaires étrangères à Versailles, Paris, éditions Nicolas Chaudun, 2010, 256 p. et 20 p. de pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, p. 129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau du savoir et la flamme du souvenir. Monuments aux morts et culte des morts dans les établissements d'enseignement supérieur (1918-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et mutations du décor (dans les grands magasins parisiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La campagne des Halles, Les nouveaux malheurs de Paris par Françoise Fromonot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Simon Texier (dir.), L'Institut d'art et archéologie, Paris, 1932, Paris, Picard, 2005, dans Livraisons d'Histoire de l'architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte comme enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;L'architecture scolaire, essai d'historiographie internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notices biographiques de : Germain Bazin, Michel Fleury, Louis Grodecki, René Huyghe, André Parrot, Charles Sterling et Daniel Arasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre des Archives du Monde du Travail à Roubaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Quand l'architecture devient sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Colloque Henri Labrouste et les bilbiothèques (Paris, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque Les Français et leurs archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, p. 135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation préventive et bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de l'Education nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines de l'enseignement supérieur à Paris (fin XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris Sciences &amp; Lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme, 2020, Ethnologie de la France et des mondes contemporains, Pascal Liévaux, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus Jussieu. Histoire d’une réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Picon-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archibooks + Sautereau, pp.127, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art d’Etat ? Commandes publiques aux artistes plasticiens (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier-Philippe Guiochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bettineli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives nationales, 258 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Voisenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la FMSH, 315 p., 2016, collection « Cahiers d’ethnologie de la France », n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sorbonne. Figures de l’architecture universitaire à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 365 p., 2015, collection « Locus solus », n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine. Pourquoi ? Comment ? Jusqu'où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 64 p., 2014, « La documentation photographique », n° 8099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et patrimoine culturel immatériel : actes du colloque international au Musée du Quai Branly, janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 220 p., 2013, collection « Droit du patrimoine culturel et naturel »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel. Premières expériences en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des culturels du Monde. Actes sud, 365 p., 2011, collection « Internationale de l’imaginaire », n° 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l'archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS et Ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 178 p., 2009, Carnets du LAHIC, Claudie Voisenat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l'archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAHIC/Mission à l'ethnologie. Mission à l'Ethnologie, 179 p., 2009, Les carnets du Lahic n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancellerie des Universités de Paris - diffusion RMN, 280 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action artistique de la Ville de Paris, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives nationales, Centre des archives du monde du travail, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Sorbonne était peinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve et Larose, 322 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action artistique de la Ville de Paris, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d'établissement (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la décoration des établissements d'enseignement supérieur à Paris (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole nationale des chartes, 1997. Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'établissement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:62.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian HOTTIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur en chef du patrimoine, inspecteur des patrimoines</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis né en 1971. Ma formation s'est accomplie dans différentes universités et établissements de recherche français : Ecole nationale des chartes, Ecole pratique des hautes études, Institut national du patrimoine, Sorbonne Université, Université Paris Sciences et Lettres.J'ai travaillé en tant que conservateur du patrimoine aux Archives nationales, à l'Institut national du patrimoine et à la direction générale des patrimoines et de l'architecture. Je suis actuellement inspecteur des patrimoines. J'enseigne à l'Ecole du Louvre et aux universités de Toulouse Jean-Jaurès et Strasbourg.Je suis membre du Comité des travaux historiques et scientifiques dans la section &amp;quot;anthropologie sociale, ethnologie et langues régionales&amp;quot; (Ecole nationale des chartes - Université Paris Sciences et Lettres) et membre associé de l'UMR Héritages (CYU CNRS ministère de la culture).Mes recherches ont porté ou portent sur les thèmes suivants : Histoire et représentations des institutions savantes au XIXe et au XXe siècles (universités, grandes écoles, archives, bibliothèques, musées), ethnologie du patrimoine, patrimoine culturel immatériel.Je travaille actuellement sur l'histoire des formations au patrimoine en France et sur l'histoire de l'Ecole nationale d'administration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trouble dans le patrimoine ? Héritages LGBTQIA+ et narrations queer : quel rôle pour les institutions patrimoniales ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ux1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-148 ou 40 années de Culture et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame des valeurs. Retour sur une émotion patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ux0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet, Amandine Diener, Marie-Jeanne Dumont et Daniel Le Couëdic (dir.), L’architecture en ses écoles. Une encyclopédie de l’enseignement de l’architecture au XXe siècle, Châteaulin, éditions Locus solus, 2022, 703 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (n°48), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14rl6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet et Nathalie Lapeyre (dir.), Les mondes de l’enseignement de l’architecture. Elèves, enseignants et enseignantes, Genève, éditions MétisPresses, 2023, 343 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (n° 48), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14rl7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire institutionnelle de la recherche au ministère de la Culture au prisme de la revue Culture et recherche (regards croisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brandt-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu par Christian Hottin : &amp;quot;Villes et universités. Quels patrimoines partagés ?&amp;quot; (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/154h7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes patrimoniales. Le comble du monument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.3504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Descamps, Frédéric Chappey, Philippe Plagnieux (dirs.), avec le concours de Sabine Frommel, Mélanges en l’honneur de Jean-Michel Leniaud. Un bretteur au service du patrimoine, Le Kremlin-Bicêtre, éditions Mare et Martin, 2020, 913 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123q9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Napolitani, Les pierres de la Nation. Les collections minéralogiques de l’École des mines de Paris (1760-1860), Paris, éditions Mare et Martin, 2025, 362 p. (collection « Thèses illustrées »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Histoire architecturale des musées, 47, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1415e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des intrus forcent les portes de l'institution, les règles vacillent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pizzorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian, Centre Pompidou, le défi du total design. Histoire des composantes d’une architecture technomorphe, Saint-Etienne et Paris, Presses universitaires de Saint-Etienne et Centre Pompidou, 2025, 271 p. (collection « Architecture »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Histoire architecturale des musées, 47, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1415f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian, 1968-1971. Live Centre of Information. De Pompidou à Beaubourg, New York, Barcelone et Paris, Actar publishers et Éditions du Centre Pompidou, 2022, 336 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de L’Invention du musée moderne. Entretien avec Simon Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eob⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire architecturale des musées (XIXe-XXIe siècles)… et genèse d’un numéro de revue (2022-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eo8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et exposer la géologie. Pratiques passées et défis pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laclotte, Histoires de musées. Souvenirs d’un conservateur, Lyon, Nouvelles éditions Scala, 2022, 327 p. (première édition 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catastrophes, un prisme pour regarder le monde ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Revet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, 18 p. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Quelques réflexions sur le costume universitaire en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUR Humanités, création et patrimoine. Autour de la recherche par le projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’amour du métier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Texier (dir.), L’Invention du musée moderne (1930-1970), Paris, Éditions du patrimoine – Centre des monuments nationaux, 2023, 191 p. (collection « Carnets d’architecture »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123qa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'intrus agissant dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schoeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Vernot (dir.), L’Héraldique au pays de Marianne. Des institutions au service du patrimoine culturel immatériel, Paris, Société française d’héraldique et de sigillographie, Le léopard d’or, 2024, 160 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Françoise Banat-Berger, France Saïe-Belaïsch, Aurélien Conraux et Coline Silvestre (dir.), Architectures d’archives en France. 2013-2020, Paris, Ministère de la Culture, service interministériel des Archives de France, 2021, 215 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.37701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Rigaldiès, Radical pop. Le design politique à Turin de mai 68 aux années de plomb, Villeneuve d’Ascq, Presses universitaires du Septentrion, 2022, 274 p. (collection « Iconophilies »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon, Nathalie Gorochov, Boris Noguès et Loïc Vadelorge (dir . ), L’Université et la ville. Les espaces universitaires et leurs usages en Europe du XIII e au XXI e siècle , Rennes, Presses universitaires de Rennes, coll. « Histoire », 2018, 305 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 705, pp.167-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.231.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud, Architecture au XIXe siècle. Programmes, styles, fantasmes, Rome, Campisano Editore, 2020, 317 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44 (44), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141sl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufieux, Abraham Hirsch (1828-1913). Architecture de la Troisième République à Lyon, Lyon, Presses universitaires de Lyon, 2023, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Thomine-Berrada, Guide de la Chapelle des Beaux-Arts de Paris, Paris, Beaux-Arts de Paris éditions – Ministère de la Culture, 2021, 190 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141sk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud, La Cour des comptes au palais d’Orsay. Chronique d’un drame de pierre, Paris, La Documentation française, 2021, 151 p. (collection « Comité d’histoire de la Cour des comptes »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.35083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, patrimoine et engagements. Réflexions à partir de trois situations vécues et observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265 (1), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2022.6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« „Communautés“ et patrimoine partagé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Revue de l’Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 17, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durey, École du Louvre. Jalons pour une histoire (1882-1998), Paris, École du Louvre et Fage éditions, 2021, 543 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bédague, Michelle Bubenicek et Olivier Poncet (dir.), L’École nationale des chartes. Deux cents ans au service de l’Histoire, Paris, Gallimard, École nationale des chartes, coll. « Hors série Connaissance », 2020, 192 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir le patrimoine ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, t. 176, p. 245-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien entre Jean-Michel Leniaud et Christian Hottin : La naissance et l’évolution des Livraisons d’histoire de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.4117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat par le projet en études patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257 (1), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2020.5937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action internationale de l’Institut national du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 256 (4), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2019.5906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage pour une histoire administrative de la Mission du patrimoine ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la politique scientifique de l’Institut national du patrimoine. Premiers jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture de la culture ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1115, p. 59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de pouvoirs. Architectures administratives de la France contemporaine, 1945-2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.16062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art dans la ville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1115, p. 56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About forms of continuity of the ethnological heritage: ethnology of territories, ethnology of heritage, intangible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent et devenir du patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°194, pp.147 - 152. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deba.194.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse, implantation et remises en question du label Patrimoine du 20 e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°137 (1), pp.99 - 113. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.137.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens et le patrimoine. Si loin, si proche : un certain regard français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux contemporains des sciences du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientist in politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian James Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 46 (4), pp.582-584. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology, a heritage profession? Some reflections around the notion of intangible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Heritage professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les patrimoines en France. Vues cavalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°133, p. 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats avec l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et stratégies. Une synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’article 55. Dix ans de mise en œuvre de la convention pour la sauvegarde du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Revue de l’Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 12, p. 20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il détruire Dubuisson ? Journée d’étude sur l’ancien musée national des Arts et traditions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures des universités parisiennes et franciliennes, 1945-2000. Journée d’études organisée par les Universités Paris 8 Vincennes- Saint-Denis, Paris 1 Panthéon-Sorbonne et le service des Archives de la Chancellerie des Universités de Paris, Saint-Denis, 19 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la restitution en ethnologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d’histoire de la Cour des comptes, Le Palais Cambon (par Jean-François Potton et Stéphanie Quantin, préface de Jean-Michel Leniaud), Paris, La documentation française, 2012, 96 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Auduc, Quand les monuments construisaient la nation. Le service des monuments historiques de 1830 à 1940, Paris, Comité d’histoire du ministère de la culture, 2008, 640 p. (collection travaux et documents, n o 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 36 (1), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.036.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et enjeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amable Sablon Du Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 129, p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie en mutation. Expérimentations et questionnements, Introduction à Culture et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chauliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 127, p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigre douce ? La gastronomie française comme patrimoine de l'Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°63, p. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Melot, Mirabilia. Essai sur l’Inventaire général du patrimoine culturel, Paris, éditions Gallimard, 2012, 288 p. (collection « Bibliothèque des idées »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (n° 24), p. 189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 127, p. 25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tondini, L’image obscène (The obscene image). Parisian hospital break room Graffitti, New York et Londres, Mark Batty publisher et Thames & Hudson, 2010, 159 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau du savoir et la flamme du souvenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perraut. L’Architecture des collèges parisiens au Moyen Âge (Préface de Dany Sandron). Paris : Presses de l’Université de Paris Sorbonne, 2009, 467 p. (coll. cultures et civilisations médiévales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ratification et inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l’espace universitaire parisien (XIIIe – XVIIIe siècle) : jalons pour la redécouverte d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.11310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages des campus : Urbanisme, architecture et patrimoine (sous la direction de Philippe Poirrier, postface de Gérard Monnier). Dijon : Éditions universitaires de Dijon, 2009, 187 p. (collection U-Culture(s))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine parisien méconnu : les espaces de transmission du savoir à l’époque moderne (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Charmasson (éd.). Archives et sources pour l’histoire de l’enseignement. Paris : Comité des travaux historiques et scientifiques, 2005, in-8°, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l’espace universitaire parisien (XIIIe – XVIIIe siècle) : jalons pour la redécouverte d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.11310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - The heritage of higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien entre Daniel Fabre et Christian Hottin : le patrimoine saisi par l’événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.51-58. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de garde - In situ revue des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.59-86. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de gardes. Des Beaux-arts au patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’ADAMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 18,, p. 18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en ethnologie au Ministère de la culture en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 122-123 ., p. 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand homme dans le petit monde des grandes écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.4410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine parisien méconnu : les espaces de transmission du savoir à l’époque moderne (I). De la maison à l’amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.3777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.9-11. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du vitrail en France au temps de la reconstruction et de la croissance. Note sur les fonds Hébert-Stevens - Bony conservés aux Archives nationales du monde du travail (Fonds n° 2002 001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie, une œuvre, des archives : note sur le fonds Dom Paul Bellot aux Archives nationales du monde du travail (Fonds n° 2003 006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités parisiennes : les laissées pour compte de l'architecture du XXe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université mag, actualités, débats et analyses sur l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages du Droit. Le programme décoratif de la Faculté de droit de Paris (vers 1870 – vers 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d’Histoire de l’Art français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 375-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 68, le temps de l’histoire. Colloque organisé par la BPI, Paris, Bibliothèque publique d'information, 16 février 2008 V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99, pp.236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire international organisé avec l’Unesco et la MCM à Vitré. La place des communautés dans la mise en œuvre de la convention, Vitré, janvier 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°116, p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle perception du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival international Jean Rouch – Bilan du film ethnographique, Paris, mars 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-monumental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives (orales) et ethnologie : une relation particulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 211 (3), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2008.4494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le patrimoine culturel immatériel de l’Europe : inventer son inventaire, Paris, novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre par la France de la convention du l’UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4e colloque international annuel de l'Ename Center 26-28 mars 2008, Gand (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°116, p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une notion l’autre, l’une et l’autre notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la recherche archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 21 mars 2007, p. 60-64 et 81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu l'inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 13 - 1er semestre 2007, pp.23-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décoration des universités et des grandes écoles parisiennes aux XIXe et XXe siècles : Esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société historique du VIe arrondissement de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 289-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu, l’inachevée. Cinquante ans de projets pour la « faculté des sciences de Paris centre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 2, pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l'archive et le lieu des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, voir dans "commentaires", pp.voir dans "commentaires"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'imprimerie de L'Illustration à l'IUT Paris XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 11, 1er semestre, p. 63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et sources pour l'histoire de renseignement, textes présentés par Thérèse Charmasson. Paris : Editions du Comité des travaux historiques et scientifiques, 2005. In-8°, 391 pages (Orientations et méthodes, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163-2, p. 560-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois âges du bâtiment d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 10, 2e semestre 2005 (numéro « Les bâtiments d'archives »). (n° 10, 2e semestre 2005 (numéro « Les bâtiments d'archive), p. 65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, reine de prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 10, avril 2004, p. 66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délices du campus ou le douloureux exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture scolaire, essai d'historiographie internationale (Anne-Marie Châtelet et Marc Le Cœur dir.), numéro spécial de la Revue d'histoire de l'éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 102, mai 2004. [parution début 2005] (n° 102, mai 2004. [parution début 2005]), p. 267 - 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Palazova-Lebleu : Problématiques de l'architecture d'Armand Lemay. Mémoire de DEA (Université Charles de Gaulle - Lille III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 8, 2e semestre 2004, p. 133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de Noëlle Janet et Christian Demonchy au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'architecture aux Archives nationales (Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 8, deuxième semestre 2004, p. 134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivistique est-elle une science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 16, automne 2003., p. 99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'architecture au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, 2e semestre 2003, p. 144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte d'archives, histoire de soi et construction de l'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés, n°6, avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, avril 2003., p. 99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention danger !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, avril 2003, p. 66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de collecte au centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 8, octobre 2003, p. 82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°19, mai 2002, 52 p. (n°19, mai 2002, 52 p.), p. 19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 14, hiver 2002 - 2003, p. 75-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf à Roubaix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, 4e trimestre 2002, p. 94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions, services publics et architecture Institutions, services publics et architecture, colloque international organisé par l’École pratique des hautes études (IVe section, sciences historiques et philo-logiques) et la TU – Dresden. Sénat, palais du Luxembourg, 13 et 14 juin 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/labyrinthe.1491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre des archives du Monde du Travail : Les nouveaux fonds d'architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 18, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'ingénieurs au CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 18, mai 2002, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie centralienne, mythologie polytechnicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 1, 1er semestre 2001, p. 61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonia di architectura Oltre Cento anni di storia intorno alla Sorbonna - L'architectura contemporanea delle università di Parigi e dell'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal - Attualita della cultura Franco-Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, avril-juillet 2000, p. 2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 ans de la vie d'un monument aux morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 5 - hiver 2000, p. 61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 ans de la vie d'un monument aux morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 5, hiver 2000, p. 61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décoration picturale des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n° 42-43, octobre 1998. (n° 42-43, octobre 1998.), 138 p., p. 103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de l'Ecole nationale de la France d'Outre-mer et les bustes de la salle Félix Eboué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n° 30; deuxième semestre, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre alexandre Koyré, Mar 2018, Paris, France. p. 89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">direction scientifique de session, International Heritage Science Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR Humanités, Création, Patrimoine (CY Cergy Paris Université); Campus Versailles, Jul 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et bibliothèques : des formations à la fois complémentaires et concurrentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archives du patrimoine écrit / Patrimoine écrit des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales; Bibliothèque nationale de France; Institut national du patrimoine, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, présent et devenir du patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre, Rencontre des mémoires 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis du Mémorial de l’Alsace-Moselle; Région Grand Est, Jan 2019, Strasbourg, France. p. 64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BIBLIOTHÈQUE DE LA FACULTÉ DE DROIT DE PARIS AU TEMPS DE PAUL VIOLLET OU LE CHEF-D’OEUVREPERDU DE LOUIS-ERNEST LHEUREUX (1827-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Viollet « Un grand savant assoiffé de justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des cartes, 2015, Paris, France. pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer pour mieux cacher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et espaces de la conservation (1959-215). Archives, bibliothèques, musées. Quel patrimoine pour quels enjeux aujourd’hui'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonfondation des sciences du patrimoine; ENSA-Versailles; Archives nationales, Mar 2015, Versailles, France. p. 19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la belle époque du Minitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et espaces de la conservation (1959-2015). Archives, bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des sciences du patrimoine; Ecole nationale supérieure d'architecture de Versailles, Archives nationales; Archives nationales, Mar 2015, Versailles (FR) et Pierrefitte-sur-seine, France. p. 19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Alcuin à Maria Montessori, de Lagriffoul à Pan Yuliang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Roullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le patrimoine mobilier de l’enseignement scolaire et universitaire, actes des journées de l'Association des conservateurs des antiquités et objets d’art de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des conservateurs des antiquités et objets d’art de France; Nicolas Bru, Sep 2016, Cahors, France. p. 162-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine culturel immatériel pour le Val de Loire ? Quelques réflexions autour de la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Val de Loire patrimoine mondial. Identité, protection, valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Collectivités territoriales de l'Université d'Orléans, Dec 2011, Orléans, France. p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel en France : des paradoxes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Administration du patrimoine culturel immatériel en Europe : Administration, réglementation et procédures, Premier séminaire européen du patrimoine culturel immatériel organisé par la Maison des cultures du Monde (Centre français du patrimoine culturel immatériel) et la Direction générale des patrimoines (département du pilotage de la recherche et de la politique scientifique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des cultures du monde - centre français du patrimoine culturel immatériel, Sep 2012, Vitré, France. p. 12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience individuelle à l'Histoire : une conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1940 : L'empreinte de la défaite – Témoignages et archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service historique de la Défense, Nov 2010, Vincennes, France. p. 281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention pour la sauvegarde du patrimoine culturel immatériel : contexte de mise en œuvre, actualité internationale et nationale en 2012 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales du patrimoine culturel immatériel en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne culture diversité; Dastum, Dec 2012, Brest, France. p. 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes sur la collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives personnelles : enjeux, acquisition, valorisation, actes des journées internationales de l'Université Catholique de Louvain-la-Neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain-la-Neuve, Apr 2012, Louvain-la-neuve, Belgique, Belgique. p. 71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine immatériel dans les politiques patrimoniales collection « Droit du patrimoine culturel et naturel »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture ( DG patrimoines), le LAHIC (UMR 8177) et le (CECOJI, CNRS-Université de Poitiers/UMR 6224, Université Paris-Sud 11), Jan 2011, Paris musée du quai Branly - Jacques Chirac, France. p. 11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du patrimoine en France en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence inter-régionale sur le patrimoine culturel organisée par le ministère de la gestion du patrimoine immobilier de l'Etat de la région de Sverdlovsk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Yekaterinburg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le rôle et le concept de communautés infra-étatiques, et concepts voisins, au regard de la convention pour la sauvegarde du patrimoine culturel immatériel. Quelques réflexions à partir de six années de mise en œuvre de la convention», Le patrimoine culturel immatériel et les communautés infraétatiques ( Leila Lankarani et Francette Fines), Paris, édition Pédone, 2013, 327 p., p. 55-65.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et collectivités intraétatiques : dimensions juridiques et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montesqiuieu Bordeaux IV et Commission nationale française pour l'UNESCO, Dec 2011, Bordeaux, France. p. 55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du patrimoine immatériel. Tâtonnements, tactiques et stratégies pour la mise en œuvre par la France de la Convention de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mesures de soutien au patrimoine culturel immatériel : gouvernements, institutions, municipalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Québécois du patrimoine vivant, Apr 2011, Québec (CA), Canada. p. 87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions patrimoniales et l'administration de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux journées d'études "les émotions patrimoniales" organisées par le LAHIC et le GARAE avec le soutien de la Mission ethnologie les 12 et 13 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caracasonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages du Droit : l'architecture et le programme décoratif de la Faculté de Droit de Paris (vers 1880 - vers 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société d'histoire de l'art français, programme 2006-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales et disciplines patrimoniales : La recherche d'un dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Patrimoine" de l'Ecole des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la convention de l'UNESCO pour la sauvegarde du Patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e séminaire d'ethnomusicologie de la Caraïbe organisé par la Médiathèque Caraïbe à Sainte-Anne (Guadeloupe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sainte-Anne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attuazione della convenzione per la Salvaguardia del Patrimonio Culturale Intangibile : l'esperienza francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nuove Convenzioni UNESCO : Il coinvolgimento delle Regioni e degli Enti Locali nella loro attuazione e promozione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie à la Direction de l'architecture et du patrimoine : institution et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale de l'INP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer l'espace dans les établissements d'enseignement supérieur - Toponymie des lieux de savoir et de pouvoir : un patrimoine immatériel des institutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toponymie et déplacements - Colloque international organisé par la Commission nationale de toponymie et Patrimoines sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chams sur Marne - Ecole nationale des sciences géographiques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorisation à la mise en œuvre d’une nouvelle conception du patrimoine : le Patrimoine immatériel 5e rencontres des sites français du Patrimoine mondial, Le Puy-en-Velay, 26 septembre 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e rencontres des sites français du Patrimoine mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sites français du patrimoine mondial, Sep 2007, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorisation à la mise en œuvre d'une nouvelle conception du patrimoine : le Patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes rencontres des sites français du Patrimoine mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Le-Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques visages de Janus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "archives, archivistes et archivistique dans l'Europe du Nord-ouest du Moyen Age à nos jours", organisé par le CHREN-O (Lille 3) et l'AAF, Roubaix, 2-4 décembre 2004. A paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. p. 109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implentation of the ICh convention in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal meeting about Intangible cultural Heritage organized by the Vlaams Centrum voor Volkscultuur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la convention de l'UNESCO sur le Patrimoine culturel immatériel en France : l'action du Ministère de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée consacrée au Patrimoine culturel immatériel : Les expériences européennes. Organisée par la Maison des cultures du Monde dans le cadre du Festival de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brûler Jussieu ! Classer Jussieu !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les émotions patrimoniales", organisées par le LAHIC et le GARAE, avec le soutien de la mission ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage dans les formations professionnelles : formes, enjeux attendus et difficultés d'une insertion en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la journée d'études "Rapport de stage et mémoire professionnel : écrire le monde vécu du travail dans les formations universitaires professionnalisées" organisé par l'IUP - Infocom et le CAMT le 1er mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine immatériel, de la collecte à la restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la journée d'études "Le patrimoine immatériel, de la collecte à la restitution" organisée par le Centre d'archéologie européenne de Bibracte et le Parc naturel régional du Morvan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Glux-en-Glenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca amphitheatra ad caedes hominum patebant, nostra ut longum vivere discant aperiuntur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'INRP et du CNRS sur le cours magistral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel : multiforme, dynamique, sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la troisième journée du Patrimoine culturel immatériel : La France d'Outre Mer, organisée par la Maison des cultures du Monde dans le cadre du Festival de l'Imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L'Institut d'art et d'archéologie de Paul Bigot] : Une synthèse des embarras universitaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l'INHA autour de l'ouvrage coordonné par Simon Texier L'Institut d'art et d'archéologie, Paris, 1932 (Picard, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des établissements d'enseignement supérieur - De la conception à la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole normale supérieure - Institut national de la recherche pédagogique « Histoire de l'enseignement supérieur » (Emmanuelle Picard et Fabien Locher, coord.), Paris, 4 avril 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ministère de la culture face au patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire "Le patrimoine culturel immatériel" organisé le LAHIC et la mission ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu avant Jussieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire d'Alice Thomine à l'EPHE (IVe section) : Histoire des politiques urbaines à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sèvres – Paris, Paris – Montrouge : les tribulations de l'Ecole normale supérieure de jeunes filles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences pour le 250e anniversaire de la fondation de la Manufacture de Sèvres organisées par le Centre international d'études pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver au delà de l'archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention lors du séminaire interne du LAHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et dynamiques spatiales des établissements d'enseignement supérieur à Paris (XVIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Alice Thomine à l'EPHE (IVe section) histoire des politiques urbaines à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création du patrimoine et construction identitaire au sein des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de :</w:t></w:r><w:br/><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et culture matérielle de l'Université, journée d'études organisée par le LASMAS (EHESS), le GREE, le LPHS-AHP et l'ERAEF (Université Nancy II), Nancy, 8 avril 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds des entreprises sous l'Occupation conservés au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. p. 21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture du Master Professionnel "Histoire et mémoire du patrimoine industriel" de l'Université Lille III - Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, conservation, traitement et mise en valeur des éphémères et autres curiosités : le cas des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde finale du colloque Ephémères et curiosités : un patrimoine de circonstances, organisé par la FFCB les 23 et 24 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des organisations patronales conservées au CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. p. 97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affiches de prévention des risques indusriels de l'Association interprofessionnelle de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La prévention des risques en entreprises : approches historiques et patrimoniales.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisée par l'AINf, l'IFRESI, le CERSATES, le CRHEN-O et le CAMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture centralienne et identité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coonférence de Jean-François Belhoste à l'EPHE (IVe section)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter les archives privées : réflexions à partir de quelques expériences de collecte au centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études consacrée aux Archives privées dans le cadre du stage technique international de la Direction des archives de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconversion des bassins charbonniers. Une comparaison interrégionale entre la Ruhr et le Nord/Pas-de-Calais [Strukturwandel in altindustriellen Regionen. Nord/Pas-de-Calais und das Ruhrgebiet im Vergleich], textes rassemblés par Jean-François Eck, Peter Friedmann et Karl Lauschke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villeneuve d'Ascq, France. p. 311-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace, les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Working Heritage à Roubaix, 13-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences françaises et étrangères de construction de bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Concevoir et construire un bâtiment d'archives pour le XXIe siècle.Nouveautés et perspectives d'évolution. Séminaire international de l'Institut National du Patrimoine, Paris, 3-7 mars 2003"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet : Des carnets de croquis au DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Présentation au Musée Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments d'archives en France (1983-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la treizième journée d'études franco-belge, « Les bâtiments d'archives : réalités d'aujourd'hui » (Mouscron, Belgique, 17 juin 2003), à paraître dans Miscelanea archivistica studia, Archives générales du Royaume et archives de l'Etat dans les provinces, Bruxelles, à paraître en 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bruxelles, Belgique. pp.inconnue à ce jour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'identité architecturale des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, services publics et architecture, XVIIIe-XXe siècle, actes du colloque organisé par l'EPHE (IVe section) et la TU-Dresden, Palais du Luxembourg, 13 et 14 juin 2002, (études et rencontres du collège doctoral européen EPHE-TU Dresden, 1), 172 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. p. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'entreprises : producteurs, conservateurs, consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Archives et sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croquis de Roland Simounet : du carnet au DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de L'EPHE (IVe section) Histoire de l'architecture à l'époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décoration de la nouvelle Sorbonne (1885-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Musée de l'Evêché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bâtiment d'archives pour le public : attentes et besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes journées d'études internationales de la Direction des Archives de France, Bâtiments d'archives, bâtiments du futur (Annecy, 26-28 mai 2003) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. disponible sur le web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de la campagne à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "L'Ecole de Barbizon et son rayonnement", organisé par l'Université Lumière Lyon 2, Lyon, 19 et 20 juin 2002. A paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.inconnue à ce jour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte d'archives privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage technique international de la Direction des Archives de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Couëlle, l'architecte écologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Couëlle, l'architecte écologue - journée d'études organisée par les Archives nationales (CAMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder les archives d'entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Du local au national : histoire sociale et appartenances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'architectes : L'archiviste entre les producteurs et les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence débat sur les archives d'urbanisme et d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usine Motte-Bossut au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences du Musée des Beaux-Arts d'Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'histoire des femmes aux Archives nationales, centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle place pour les femmes dans les sociétés industrielles ? Femmes et travail aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Bérose des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70601/1q5hnc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Terrain ou le new look éditorial de l'ethnologie française. Entretien avec Christine Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie URL Bérose : article3859.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Histoire de l’anthropologie française et de l’ethnologie de la France (1900-1980) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux d’une institution »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national du service public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans au service de l’Etat. De l’ENA à l’INSP, une école, des engagements, des transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du service public, p. 14-18, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie française, sauce UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Seuil, p. 882-886, 2025, Histoire mondiale de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le patrimoine ethnologique. Entretien avec Alain Morel URL Bérose : article3796.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie, URL Bérose : article3796.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « Histoire de l’anthropologie française et de l’ethnologie de la France (1900-1980) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évocation de Daniel Fabre au ministère de la Culture (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre le dernier des romantiques. Actes du colloque de Paris, octobre 2018 (Claudie Voisenat et Sylvie Sagnes dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des sciences de l'Homme, p. 21-32, 2021, Ethnologie de la France et des Mondes contemporains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq implantations, et bien d’autres projets… Où installer l’Ecole des chartes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole nationale des chartes. Deux cents ans au service de l’Histoire (Jean-Charles Bédague, Michelle Bubenicek et Olivier Poncet dir.), p. 174-175.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, p. 174-175., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment Cerisy. Au tournant des nouvelles approches du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales. Actes du colloque de Cerisy-la-Salle, septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, 2020, Ethnologie de la France et des mondes contemporains, 978-2-7351-2671-2. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Eugène Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un bretteur au service du patrimoine. Mélanges en l’honneur de Jean-Michel Leniaud (Florence Descamps, Frédéric Chappey, Philippe Plagneux et Sabine Frommel dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, p. 821-826, 2020, Liber amicorum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux géopolitiques attachés à l'identification, la protection et la valorisation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire-géographie, géopolitique et sciences politiques. Livre du professeur (Marielle Chevallier, Emmanuelle Byrdy, Francis Larran, Marianne Vitrac, Thibaut Sardier, Violaine Marsella, Sébastien Moreno dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, p. 131-143, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des épiciers aux champs. Le transfert de l'Ecole des hautes études commerciales à Jouy-en-Josas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEC Campus, Evolution of a Model.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Park Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-71, 2018, 978-3038600992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, architecture, université des années 1940 aux années 1960 : d’un monde l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hottin; Clothilde Roullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art d’Etat ? Commandes publiques aux artistes plasticiens (1945-1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-149, 2017, 9782753553712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage d'un archiviste aux ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Both, Le sens du temps. Le quotidien d’un service d’archives départementales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Anacharsis, p. 7-19, 2017, Les ethnographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Souvenirs d'un étudiant toulousain... » Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université fédérale de Toulouse Midi-Pyrénées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines scientifiques. Etude et recueil de l’héritage culturel des établissements d’enseignement supérieur et des organismes de recherche membres de l’Université fédérale de Toulouse Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université fédérale de Toulouse Midi-Pyrénées p. 4., p. 4., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers du patrimoine et écritures patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine (Claudie Voisenat et Christian Hottin dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme; Editions de la Maison des sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 59-86, 2016, collection « Cahiers d’ethnologie de la France », n° 29, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12h6j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies ou tactiques immobilières pour l‘enseignement supérieur parisien (1950-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l‘Université de Paris aux universités d‘Ile-de-France, actes du colloque organisé les 30 et 31 janvier 2014 par la Chancellerie des universités de Paris (Florence Bourillon, Eléonore Marantz, Stéphanie Méchine et Loïc Vadelorge dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 67-82, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « local » de l’École des chartes ou La lente et difficile conquête de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale des chartes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L‘École des chartes et sa «grande guerre». Servir la nation par la politique et l‘Histoire (Jean-Michel Leniaud et Michel Pastoureau dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des cendres, pp.167-182, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « Halle aux vins » à L’Université Pierre et Marie Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Compain-Gajac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campus universitaires (1945-1975). architecture et urbanisme. Histoire et sociologie. État des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Presses universitaires de Perpignan, pp.61-93, 2015, Histoire de l’art, 978-2-35412-232-4. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.7348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de l'enseignement supérieur. Jalons historiques et questions d'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation – restauration de l'architecture du Mouvement Moderne : Choix d'architectures – états des lieux – regards croisés, actes du colloque organisé par l'UTM en 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Perpignan, p. 159-172., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos » pour Caen et Bayeux, CréCET et OREP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yann Leborgne, Un patrimoine culturel immatériel en Normandie : des arbres, des rites des croyances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRéCET et OREP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel selon la convention de l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel. Enjeux d'une nouvelle catégorie (Chiara Bortolotto dir. Avec la collab. d'Annick Arnaud et Sylvie Grenet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Editions de la Maison des sciences de l'Homme, 2011, Cahiers d'ethnologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept ans, l'âge de raison Dynamique et enjeux du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidatures pour l'UNESCO. Du dossier au projet. Vademecum d'après les cycles 2008-2009 et 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, p. 175-213, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au commencement (ou presque) de la fin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flacky et camarades. Le cinéma tiré du noir de Aaron Sievers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions communes, p. 79-88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et recherche ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, p. 129-159, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument dévoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chartreuse de Villeneuve. Métamorphoses d’un monument, Marseille et Villeneuve-Lès-Avignon, Editions Jeanne Laffitte et Editions du CIRCA – LaChartreuse, 2010, 379 p., p. 7-17.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Jeanne Laffitte et Editions du CIRCA – LaChartreuse, p. 7-17., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fabre et Anna Iuso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monuments sont habités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l’Homme, p. 9-17., 2010, Coll. ethnologie de la France, cahier n° 24, 978-2-7351-1945-5. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conservateurs et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l’archivistique.178 p. (Les Carnets du LAHIC, 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS et ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p., 2009, Les carnets du LAHIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface aux Imaginaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires archéologiques Avec Daniel Fabre) Préface pour Imaginaires archéologiques (Claudie Voisenat, dir.), Paris, Editions de la Maison des sciences de l’Homme 2008, 277 p., p. 1-3. (coll. ethnologie de la France, cahier n° 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des sciences de l'Homme, p. 1-3, 2008, cahiers d'ethnologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine monumental peint et sculpté de la Sorbonne : Rectorat, Faculté des lettres, Faculté des sciences, Ecole nationale des chartes, Ecole pratique des hautes études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sorbonne, un musée, ses chefs-d'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN-Chancellerie des universités de Paris, p. 165-280, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio à tous les vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Amalvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de l'histoire (Christian Amalvi dir.), 411 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p. 216-230, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et décors de l'Ecole Centrale des Arts et Manufactures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paris des Centraliens (J.-F. Belhoste, dir.), Paris, AAVP, 2004, 236 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 43-48, 2004, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecte face à ses archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CA.A. - Archives d'architecture, documents pour le débat (Manuel Blanco intr.), Alcala, Servicio de publicaciones de la Universidad, 2004, 423 p., p. 187-195. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA.A. - Archives d'architecture, documents pour le débat (Manuel Blanco intr.), Alcala, Servicio de publicaciones de la Universidad, 2004, 423 p., p. 187-195.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio de publicaciones de la Universidad, p. 187-195., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les archives de Charbonnages de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universität Bochum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungsblatt des Instituts fûr soziale Bewegungen : Strukturwandel aus vergleichender regionaler Pespective nach 1945 : Ruhrgebiet und Nord - Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Universität Bochum, p. 235-240, 2003, Mitteilungsblatt des Instituts fûr soziale Bewegungen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de la Bibliothèque nationale de France : le 1 % en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes, architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, 271 p., p. 232-237, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques depuis 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes, architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 220-222, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie littéraire et institution : le décor de la Bibliothèque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les bibliothèques parisiennes : architecture et décor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 120 - 125, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théoriciens et les bâtisseurs (1800 - 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 99-102, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque de la nouvelle Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 148-151., 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des bibliothèques au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 33 - 36, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor peint des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 59-69, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ecole des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 100-105., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments commémoratifs dédiés aux universitaires et aux savants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art ou politique, Arcs, statues et colonnes à Paris (Xavier Dectot et Geneviève Bresc-Bautier, dir.), 237 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 180-185., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture universitaire des Trente glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 187-191, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science. 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 125-133., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science. 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 37-45., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor sculpté des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 69-75., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut d'Art et d'Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 121-125., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu d'enseignement : l'amphithéâtre, espace du cours magistral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 45-52., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique de l'enseignement supérieur parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 32-37., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19, rue de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecole des chartes. Histoire de l'école depuis 1821</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Klopp, p. 142-148., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les décors peints et sculptés des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale des chartes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion 1997 pour obtenir le diplome darchiviste paléographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes, p. 169-177, 1997, Positions des thèses de l'Ecole des chartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du malentendu au programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15eqt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dum quaerit escam, reperit margaritam gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma vie avec Léna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif intellectuel de recherche? La question de l’implication (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet : une mise en perspective. Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de conservateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (III) Avant l’INP : la place de la recherche scientifique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Sophie LEMAHIEU, S’habiller en politique. Les vêtements des femmes au pouvoir, 1936-2022, Paris, musée des Arts décoratifs / École du Louvre, coll. « L’oeil de la mode », 2022, 159 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qcz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (I) Le temps des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qczg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qcz8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif intellectuel de recherche? La question de l’implication (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RGF à l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l'ENA, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche française du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine culturel immatériel au pays de Viollet-le-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006-2012: premier bilan et perspectives sur la mise en œuvre par la France de la convention de l'Unesco pour la sauvegarde du Patrimoine Culturel Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine industriel, patrimoine immatériel… Patrimoine immatériel du monde industriel ? Réflexions à partir de la convention de l’UNESCO pour la sauvegarde du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la collecte : Nouveaux regards sur les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre par la France de la convention de l'UNESCO pour la sauvegarde du Patrimoine culturel immatériel (PCI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethnology Department of the French Ministry of Culture and the inventories of Intangible Cultural Heritage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the decoration of higher education etablissements in Paris Etude sur le patrimoine peint et sculpté des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle Sorbonne ou l'impossible défi de M. Nénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique de l'Université de Paris (XIIe - XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine universitaire parisien Genèse des espaces de transmission du savoir à l’époque Moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Thérèse Charmasson, Archives et sources pour l'histoire de l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’Ecole de pharmacie et son bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire architecturale des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2024, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eok⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en intrus dans les musées. Inclusions, controverses, exclusions et patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schoeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 47, 284 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de pouvoirs. Architectures administratives dans la France contemporaine, 1945-2013. Avant/Après la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2017, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au regard des métiers du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2016, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines - Enjeux contemporains de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 133, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et enjeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amable Sablon Du Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 129, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux terrains de l'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chauliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 127, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2011, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions patrimoniales I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2009, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 116-117, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecte historien de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir le patrimoine ethnologique. Drôle de cause pour les archivistes français (1989-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passée l'ethnologie dans l'administration du patrimoine ? Témoignage d'un ancien chef de la &amp;quot; Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Publication en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sources (Frédéric Duval dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 311-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Basile Baudez, Élisabeth Maisonnier et Emmanuel Pénicaut (sous la direction de), Les hôtels de la Guerre et des Affaires étrangères à Versailles, Paris, éditions Nicolas Chaudun, 2010, 256 p. et 20 p. de pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, p. 129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau du savoir et la flamme du souvenir. Monuments aux morts et culte des morts dans les établissements d'enseignement supérieur (1918-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et mutations du décor (dans les grands magasins parisiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La campagne des Halles, Les nouveaux malheurs de Paris par Françoise Fromonot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;L'architecture scolaire, essai d'historiographie internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Simon Texier (dir.), L'Institut d'art et archéologie, Paris, 1932, Paris, Picard, 2005, dans Livraisons d'Histoire de l'architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte comme enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notices biographiques de : Germain Bazin, Michel Fleury, Louis Grodecki, René Huyghe, André Parrot, Charles Sterling et Daniel Arasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre des Archives du Monde du Travail à Roubaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Quand l'architecture devient sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Colloque Henri Labrouste et les bilbiothèques (Paris, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque Les Français et leurs archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, p. 135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation préventive et bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de l'Education nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines de l'enseignement supérieur à Paris (fin XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris Sciences &amp; Lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme, 2020, Ethnologie de la France et des mondes contemporains, Pascal Liévaux, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus Jussieu. Histoire d’une réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Picon-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archibooks + Sautereau, pp.127, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art d’Etat ? Commandes publiques aux artistes plasticiens (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier-Philippe Guiochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bettineli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives nationales, 258 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Voisenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la FMSH, 315 p., 2016, collection « Cahiers d’ethnologie de la France », n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sorbonne. Figures de l’architecture universitaire à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 365 p., 2015, collection « Locus solus », n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine. Pourquoi ? Comment ? Jusqu'où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 64 p., 2014, « La documentation photographique », n° 8099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et patrimoine culturel immatériel : actes du colloque international au Musée du Quai Branly, janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 220 p., 2013, collection « Droit du patrimoine culturel et naturel »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel. Premières expériences en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des culturels du Monde. Actes sud, 365 p., 2011, collection « Internationale de l’imaginaire », n° 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l'archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAHIC/Mission à l'ethnologie. Mission à l'Ethnologie, 179 p., 2009, Les carnets du Lahic n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l'archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS et Ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 178 p., 2009, Carnets du LAHIC, Claudie Voisenat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancellerie des Universités de Paris - diffusion RMN, 280 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action artistique de la Ville de Paris, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives nationales, Centre des archives du monde du travail, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Sorbonne était peinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve et Larose, 322 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action artistique de la Ville de Paris, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d'établissement (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la décoration des établissements d'enseignement supérieur à Paris (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole nationale des chartes, 1997. Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'établissement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302434v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Langlois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70601/1q5hnc9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.15990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.park-books.com/en/product/hec-campus-evolution-of-a-model/142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4885/un-art-d-etat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.7348" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.3482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article3311.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ux0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rl6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rl7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ux1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eo8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2699" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pizzorni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123qa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schoeni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7v" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.3504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123q9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906783v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.37701" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.231.0167" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141sk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141si" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2022.6129" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887841v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2257" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2198" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.4117" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Janin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ventura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.5937" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.414" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chassaing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.16062" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15469" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0099" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.194.0147" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cachat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15619" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245978v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13633" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bouju" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13436" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian James Jacquelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0582" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10528" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10207" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176596v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10208" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.036.0159" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245452v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amable Sablon Du Corail" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14390" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172567v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11310" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176529v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.968" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.970" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1069" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1082" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.984" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.981" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.290" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.292" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.955" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176575v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1080" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175846v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.3777" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.4410" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.198" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.5372" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.4716" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185172v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246978v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176299v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2008.4494" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194585v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246939v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246968v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246951v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189292v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137627v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.402" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086859v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142488v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141775v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141777v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141761v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141751v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141754v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069472v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1491" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141647v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141648v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086814v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141644v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140038v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167034v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hottin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088671v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141531v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15eqt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867850v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867743v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867783v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1h" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856940v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856931v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1f" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1c" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906805v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856936v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1e" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856665v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qcz8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856652v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qczg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856693v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qcz9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129685v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315402v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385108v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861799v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333558v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168149v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121241v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110651v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178230v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173361v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137569v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565297v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935258v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084243v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373127v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426388v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187228v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861437v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865914v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426300v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856214v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426334v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856043v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863120v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322697v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426253v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175949v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144620v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156582v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174832v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175950v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150236v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174814v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150240v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150237v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089818v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150235v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150222v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150226v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150232v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142903v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150234v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150223v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087771v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150193v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150174v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150171v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150179v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141765v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078153v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150184v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150166v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010200v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087928v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143838v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143836v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010072v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150164v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010203v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150168v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143820v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143832v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143834v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143829v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143823v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143826v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010472v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501863v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2474" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239758v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendling" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979557v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Moret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Monet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hamzeian" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eok" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239782v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.277" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193598v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15672" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193576v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15435" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193567v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13530" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874608v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874454v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193587v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.839" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239797v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.196" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874148v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141529v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087816v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820724v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829967v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863076v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851931v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010066v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141784v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089239v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086975v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010096v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088977v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141772v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141767v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010114v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089248v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086990v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087967v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087949v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141638v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05505106v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908691v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238641v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238617v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe Guiochon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bettineli" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238627v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238603v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238644v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238632v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238637v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861390v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505575v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137630v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089773v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089792v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087444v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087556v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04956992v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ux1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ux0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rl6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rl7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.3504" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123q9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pizzorni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eo8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2968" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123qa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schoeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7v" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.37701" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.231.0167" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141sl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141si" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141sk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2022.6129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2257" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2198" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.4117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Janin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ventura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.5937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chassaing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5906" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.414" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.16062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.194.0147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cachat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15619" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian James Jacquelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0582" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bouju" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13749" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13436" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.036.0159" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amable Sablon Du Corail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863031v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.984" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.970" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14390" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11310" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176529v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1082" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.981" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.290" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.292" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.4410" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.3777" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.198" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.5372" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.4716" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2008.4494" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189292v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.402" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119369v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069562v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141759v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141648v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hottin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373127v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865914v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861437v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338338v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856043v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174832v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156582v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010401v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150224v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150234v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150232v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150193v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087771v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141782v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150184v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141765v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150174v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150171v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150168v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143838v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150164v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010472v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143820v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143823v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143826v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70601/1q5hnc9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942283v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Langlois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302434v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186859v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908748v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.15990" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863092v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203764v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.park-books.com/en/product/hec-campus-evolution-of-a-model/142" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192403v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4885/un-art-d-etat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854339v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178317v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886670v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12h6j" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178348v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186457v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.7348" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178294v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304465v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850941v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304461v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845271v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842303v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.3482" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861992v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article3311.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845176v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141788v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087450v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068889v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141756v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010683v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141750v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141655v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088296v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089095v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089121v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088975v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089019v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088137v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088510v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087473v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15eqt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302416v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191814v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354286v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867850v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867699v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867743v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856931v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1f" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856983v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856940v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1d" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1c" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906805v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856936v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1e" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856693v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qcz9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856652v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qczg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856665v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qcz8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315402v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129685v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385108v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861799v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333558v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426315v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337651v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189399v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168149v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121241v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137569v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173361v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178230v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565297v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979557v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Moret" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Monet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hamzeian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eok" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2474" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239758v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendling" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239782v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.277" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193598v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15672" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193576v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15435" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193567v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13530" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874608v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874454v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.839" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239797v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.196" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874148v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087816v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141529v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829967v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863076v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851931v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010066v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141784v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089239v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088977v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086975v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010096v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141772v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141767v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010114v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089248v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086990v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087967v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087949v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141638v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05505106v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908691v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238641v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238617v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe Guiochon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bettineli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238627v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238603v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238644v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238632v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505575v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861390v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137630v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089773v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089792v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087444v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087556v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04956992v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>