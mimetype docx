--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:62.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian HOTTIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur en chef du patrimoine, inspecteur des patrimoines</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis né en 1971. Ma formation s'est accomplie dans différentes universités et établissements de recherche français : Ecole nationale des chartes, Ecole pratique des hautes études, Institut national du patrimoine, Sorbonne Université, Université Paris Sciences et Lettres.J'ai travaillé en tant que conservateur du patrimoine aux Archives nationales, à l'Institut national du patrimoine et à la direction générale des patrimoines et de l'architecture. Je suis actuellement inspecteur des patrimoines. J'enseigne à l'Ecole du Louvre et aux universités de Toulouse Jean-Jaurès et Strasbourg.Je suis membre du Comité des travaux historiques et scientifiques dans la section &amp;quot;anthropologie sociale, ethnologie et langues régionales&amp;quot; (Ecole nationale des chartes - Université Paris Sciences et Lettres) et membre associé de l'UMR Héritages (CYU CNRS ministère de la culture).Mes recherches ont porté ou portent sur les thèmes suivants : Histoire et représentations des institutions savantes au XIXe et au XXe siècles (universités, grandes écoles, archives, bibliothèques, musées), ethnologie du patrimoine, patrimoine culturel immatériel.Je travaille actuellement sur l'histoire des formations au patrimoine en France et sur l'histoire de l'Ecole nationale d'administration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trouble dans le patrimoine ? Héritages LGBTQIA+ et narrations queer : quel rôle pour les institutions patrimoniales ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ux1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-148 ou 40 années de Culture et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame des valeurs. Retour sur une émotion patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ux0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet, Amandine Diener, Marie-Jeanne Dumont et Daniel Le Couëdic (dir.), L’architecture en ses écoles. Une encyclopédie de l’enseignement de l’architecture au XXe siècle, Châteaulin, éditions Locus solus, 2022, 703 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (n°48), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14rl6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet et Nathalie Lapeyre (dir.), Les mondes de l’enseignement de l’architecture. Elèves, enseignants et enseignantes, Genève, éditions MétisPresses, 2023, 343 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (n° 48), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14rl7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire institutionnelle de la recherche au ministère de la Culture au prisme de la revue Culture et recherche (regards croisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brandt-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu par Christian Hottin : &amp;quot;Villes et universités. Quels patrimoines partagés ?&amp;quot; (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/154h7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes patrimoniales. Le comble du monument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.3504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Descamps, Frédéric Chappey, Philippe Plagnieux (dirs.), avec le concours de Sabine Frommel, Mélanges en l’honneur de Jean-Michel Leniaud. Un bretteur au service du patrimoine, Le Kremlin-Bicêtre, éditions Mare et Martin, 2020, 913 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123q9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Napolitani, Les pierres de la Nation. Les collections minéralogiques de l’École des mines de Paris (1760-1860), Paris, éditions Mare et Martin, 2025, 362 p. (collection « Thèses illustrées »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Histoire architecturale des musées, 47, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1415e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des intrus forcent les portes de l'institution, les règles vacillent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pizzorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian, Centre Pompidou, le défi du total design. Histoire des composantes d’une architecture technomorphe, Saint-Etienne et Paris, Presses universitaires de Saint-Etienne et Centre Pompidou, 2025, 271 p. (collection « Architecture »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Histoire architecturale des musées, 47, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1415f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian, 1968-1971. Live Centre of Information. De Pompidou à Beaubourg, New York, Barcelone et Paris, Actar publishers et Éditions du Centre Pompidou, 2022, 336 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de L’Invention du musée moderne. Entretien avec Simon Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eob⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire architecturale des musées (XIXe-XXIe siècles)… et genèse d’un numéro de revue (2022-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eo8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et exposer la géologie. Pratiques passées et défis pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laclotte, Histoires de musées. Souvenirs d’un conservateur, Lyon, Nouvelles éditions Scala, 2022, 327 p. (première édition 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catastrophes, un prisme pour regarder le monde ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Revet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, 18 p. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Quelques réflexions sur le costume universitaire en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUR Humanités, création et patrimoine. Autour de la recherche par le projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’amour du métier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Texier (dir.), L’Invention du musée moderne (1930-1970), Paris, Éditions du patrimoine – Centre des monuments nationaux, 2023, 191 p. (collection « Carnets d’architecture »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123qa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'intrus agissant dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schoeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Vernot (dir.), L’Héraldique au pays de Marianne. Des institutions au service du patrimoine culturel immatériel, Paris, Société française d’héraldique et de sigillographie, Le léopard d’or, 2024, 160 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Françoise Banat-Berger, France Saïe-Belaïsch, Aurélien Conraux et Coline Silvestre (dir.), Architectures d’archives en France. 2013-2020, Paris, Ministère de la Culture, service interministériel des Archives de France, 2021, 215 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.37701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Rigaldiès, Radical pop. Le design politique à Turin de mai 68 aux années de plomb, Villeneuve d’Ascq, Presses universitaires du Septentrion, 2022, 274 p. (collection « Iconophilies »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon, Nathalie Gorochov, Boris Noguès et Loïc Vadelorge (dir . ), L’Université et la ville. Les espaces universitaires et leurs usages en Europe du XIII e au XXI e siècle , Rennes, Presses universitaires de Rennes, coll. « Histoire », 2018, 305 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 705, pp.167-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.231.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud, Architecture au XIXe siècle. Programmes, styles, fantasmes, Rome, Campisano Editore, 2020, 317 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44 (44), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141sl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufieux, Abraham Hirsch (1828-1913). Architecture de la Troisième République à Lyon, Lyon, Presses universitaires de Lyon, 2023, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Thomine-Berrada, Guide de la Chapelle des Beaux-Arts de Paris, Paris, Beaux-Arts de Paris éditions – Ministère de la Culture, 2021, 190 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141sk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud, La Cour des comptes au palais d’Orsay. Chronique d’un drame de pierre, Paris, La Documentation française, 2021, 151 p. (collection « Comité d’histoire de la Cour des comptes »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.35083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, patrimoine et engagements. Réflexions à partir de trois situations vécues et observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265 (1), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2022.6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« „Communautés“ et patrimoine partagé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Revue de l’Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 17, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durey, École du Louvre. Jalons pour une histoire (1882-1998), Paris, École du Louvre et Fage éditions, 2021, 543 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bédague, Michelle Bubenicek et Olivier Poncet (dir.), L’École nationale des chartes. Deux cents ans au service de l’Histoire, Paris, Gallimard, École nationale des chartes, coll. « Hors série Connaissance », 2020, 192 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir le patrimoine ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, t. 176, p. 245-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien entre Jean-Michel Leniaud et Christian Hottin : La naissance et l’évolution des Livraisons d’histoire de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.4117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat par le projet en études patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257 (1), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2020.5937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action internationale de l’Institut national du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 256 (4), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2019.5906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage pour une histoire administrative de la Mission du patrimoine ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la politique scientifique de l’Institut national du patrimoine. Premiers jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture de la culture ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1115, p. 59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de pouvoirs. Architectures administratives de la France contemporaine, 1945-2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.16062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art dans la ville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1115, p. 56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About forms of continuity of the ethnological heritage: ethnology of territories, ethnology of heritage, intangible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent et devenir du patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°194, pp.147 - 152. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deba.194.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse, implantation et remises en question du label Patrimoine du 20 e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°137 (1), pp.99 - 113. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.137.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens et le patrimoine. Si loin, si proche : un certain regard français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux contemporains des sciences du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientist in politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian James Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 46 (4), pp.582-584. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology, a heritage profession? Some reflections around the notion of intangible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Heritage professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les patrimoines en France. Vues cavalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°133, p. 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats avec l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et stratégies. Une synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’article 55. Dix ans de mise en œuvre de la convention pour la sauvegarde du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Revue de l’Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 12, p. 20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il détruire Dubuisson ? Journée d’étude sur l’ancien musée national des Arts et traditions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures des universités parisiennes et franciliennes, 1945-2000. Journée d’études organisée par les Universités Paris 8 Vincennes- Saint-Denis, Paris 1 Panthéon-Sorbonne et le service des Archives de la Chancellerie des Universités de Paris, Saint-Denis, 19 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la restitution en ethnologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d’histoire de la Cour des comptes, Le Palais Cambon (par Jean-François Potton et Stéphanie Quantin, préface de Jean-Michel Leniaud), Paris, La documentation française, 2012, 96 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Auduc, Quand les monuments construisaient la nation. Le service des monuments historiques de 1830 à 1940, Paris, Comité d’histoire du ministère de la culture, 2008, 640 p. (collection travaux et documents, n o 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 36 (1), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.036.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et enjeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amable Sablon Du Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 129, p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie en mutation. Expérimentations et questionnements, Introduction à Culture et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chauliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 127, p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigre douce ? La gastronomie française comme patrimoine de l'Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°63, p. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Melot, Mirabilia. Essai sur l’Inventaire général du patrimoine culturel, Paris, éditions Gallimard, 2012, 288 p. (collection « Bibliothèque des idées »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (n° 24), p. 189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 127, p. 25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tondini, L’image obscène (The obscene image). Parisian hospital break room Graffitti, New York et Londres, Mark Batty publisher et Thames & Hudson, 2010, 159 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau du savoir et la flamme du souvenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perraut. L’Architecture des collèges parisiens au Moyen Âge (Préface de Dany Sandron). Paris : Presses de l’Université de Paris Sorbonne, 2009, 467 p. (coll. cultures et civilisations médiévales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ratification et inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l’espace universitaire parisien (XIIIe – XVIIIe siècle) : jalons pour la redécouverte d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.11310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages des campus : Urbanisme, architecture et patrimoine (sous la direction de Philippe Poirrier, postface de Gérard Monnier). Dijon : Éditions universitaires de Dijon, 2009, 187 p. (collection U-Culture(s))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine parisien méconnu : les espaces de transmission du savoir à l’époque moderne (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Charmasson (éd.). Archives et sources pour l’histoire de l’enseignement. Paris : Comité des travaux historiques et scientifiques, 2005, in-8°, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l’espace universitaire parisien (XIIIe – XVIIIe siècle) : jalons pour la redécouverte d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.11310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - The heritage of higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien entre Daniel Fabre et Christian Hottin : le patrimoine saisi par l’événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.51-58. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de garde - In situ revue des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.59-86. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de gardes. Des Beaux-arts au patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’ADAMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 18,, p. 18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en ethnologie au Ministère de la culture en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 122-123 ., p. 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand homme dans le petit monde des grandes écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.4410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine parisien méconnu : les espaces de transmission du savoir à l’époque moderne (I). De la maison à l’amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.3777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.9-11. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du vitrail en France au temps de la reconstruction et de la croissance. Note sur les fonds Hébert-Stevens - Bony conservés aux Archives nationales du monde du travail (Fonds n° 2002 001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie, une œuvre, des archives : note sur le fonds Dom Paul Bellot aux Archives nationales du monde du travail (Fonds n° 2003 006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités parisiennes : les laissées pour compte de l'architecture du XXe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université mag, actualités, débats et analyses sur l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages du Droit. Le programme décoratif de la Faculté de droit de Paris (vers 1870 – vers 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d’Histoire de l’Art français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 375-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 68, le temps de l’histoire. Colloque organisé par la BPI, Paris, Bibliothèque publique d'information, 16 février 2008 V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99, pp.236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire international organisé avec l’Unesco et la MCM à Vitré. La place des communautés dans la mise en œuvre de la convention, Vitré, janvier 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°116, p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle perception du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival international Jean Rouch – Bilan du film ethnographique, Paris, mars 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-monumental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives (orales) et ethnologie : une relation particulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 211 (3), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2008.4494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le patrimoine culturel immatériel de l’Europe : inventer son inventaire, Paris, novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre par la France de la convention du l’UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4e colloque international annuel de l'Ename Center 26-28 mars 2008, Gand (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°116, p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une notion l’autre, l’une et l’autre notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la recherche archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 21 mars 2007, p. 60-64 et 81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu l'inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 13 - 1er semestre 2007, pp.23-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décoration des universités et des grandes écoles parisiennes aux XIXe et XXe siècles : Esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société historique du VIe arrondissement de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 289-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu, l’inachevée. Cinquante ans de projets pour la « faculté des sciences de Paris centre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 2, pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l'archive et le lieu des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, voir dans "commentaires", pp.voir dans "commentaires"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'imprimerie de L'Illustration à l'IUT Paris XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 11, 1er semestre, p. 63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et sources pour l'histoire de renseignement, textes présentés par Thérèse Charmasson. Paris : Editions du Comité des travaux historiques et scientifiques, 2005. In-8°, 391 pages (Orientations et méthodes, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163-2, p. 560-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois âges du bâtiment d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 10, 2e semestre 2005 (numéro « Les bâtiments d'archives »). (n° 10, 2e semestre 2005 (numéro « Les bâtiments d'archive), p. 65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, reine de prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 10, avril 2004, p. 66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délices du campus ou le douloureux exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture scolaire, essai d'historiographie internationale (Anne-Marie Châtelet et Marc Le Cœur dir.), numéro spécial de la Revue d'histoire de l'éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 102, mai 2004. [parution début 2005] (n° 102, mai 2004. [parution début 2005]), p. 267 - 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Palazova-Lebleu : Problématiques de l'architecture d'Armand Lemay. Mémoire de DEA (Université Charles de Gaulle - Lille III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 8, 2e semestre 2004, p. 133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de Noëlle Janet et Christian Demonchy au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'architecture aux Archives nationales (Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 8, deuxième semestre 2004, p. 134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivistique est-elle une science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 16, automne 2003., p. 99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'architecture au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, 2e semestre 2003, p. 144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte d'archives, histoire de soi et construction de l'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés, n°6, avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, avril 2003., p. 99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention danger !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, avril 2003, p. 66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de collecte au centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 8, octobre 2003, p. 82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°19, mai 2002, 52 p. (n°19, mai 2002, 52 p.), p. 19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 14, hiver 2002 - 2003, p. 75-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf à Roubaix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, 4e trimestre 2002, p. 94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions, services publics et architecture Institutions, services publics et architecture, colloque international organisé par l’École pratique des hautes études (IVe section, sciences historiques et philo-logiques) et la TU – Dresden. Sénat, palais du Luxembourg, 13 et 14 juin 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/labyrinthe.1491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre des archives du Monde du Travail : Les nouveaux fonds d'architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 18, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'ingénieurs au CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 18, mai 2002, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie centralienne, mythologie polytechnicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 1, 1er semestre 2001, p. 61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonia di architectura Oltre Cento anni di storia intorno alla Sorbonna - L'architectura contemporanea delle università di Parigi e dell'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal - Attualita della cultura Franco-Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, avril-juillet 2000, p. 2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 ans de la vie d'un monument aux morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 5 - hiver 2000, p. 61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 ans de la vie d'un monument aux morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 5, hiver 2000, p. 61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décoration picturale des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n° 42-43, octobre 1998. (n° 42-43, octobre 1998.), 138 p., p. 103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de l'Ecole nationale de la France d'Outre-mer et les bustes de la salle Félix Eboué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n° 30; deuxième semestre, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre alexandre Koyré, Mar 2018, Paris, France. p. 89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">direction scientifique de session, International Heritage Science Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR Humanités, Création, Patrimoine (CY Cergy Paris Université); Campus Versailles, Jul 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et bibliothèques : des formations à la fois complémentaires et concurrentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archives du patrimoine écrit / Patrimoine écrit des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales; Bibliothèque nationale de France; Institut national du patrimoine, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, présent et devenir du patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre, Rencontre des mémoires 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis du Mémorial de l’Alsace-Moselle; Région Grand Est, Jan 2019, Strasbourg, France. p. 64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BIBLIOTHÈQUE DE LA FACULTÉ DE DROIT DE PARIS AU TEMPS DE PAUL VIOLLET OU LE CHEF-D’OEUVREPERDU DE LOUIS-ERNEST LHEUREUX (1827-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Viollet « Un grand savant assoiffé de justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des cartes, 2015, Paris, France. pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer pour mieux cacher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et espaces de la conservation (1959-215). Archives, bibliothèques, musées. Quel patrimoine pour quels enjeux aujourd’hui'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonfondation des sciences du patrimoine; ENSA-Versailles; Archives nationales, Mar 2015, Versailles, France. p. 19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la belle époque du Minitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et espaces de la conservation (1959-2015). Archives, bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des sciences du patrimoine; Ecole nationale supérieure d'architecture de Versailles, Archives nationales; Archives nationales, Mar 2015, Versailles (FR) et Pierrefitte-sur-seine, France. p. 19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Alcuin à Maria Montessori, de Lagriffoul à Pan Yuliang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Roullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le patrimoine mobilier de l’enseignement scolaire et universitaire, actes des journées de l'Association des conservateurs des antiquités et objets d’art de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des conservateurs des antiquités et objets d’art de France; Nicolas Bru, Sep 2016, Cahors, France. p. 162-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine culturel immatériel pour le Val de Loire ? Quelques réflexions autour de la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Val de Loire patrimoine mondial. Identité, protection, valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Collectivités territoriales de l'Université d'Orléans, Dec 2011, Orléans, France. p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel en France : des paradoxes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Administration du patrimoine culturel immatériel en Europe : Administration, réglementation et procédures, Premier séminaire européen du patrimoine culturel immatériel organisé par la Maison des cultures du Monde (Centre français du patrimoine culturel immatériel) et la Direction générale des patrimoines (département du pilotage de la recherche et de la politique scientifique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des cultures du monde - centre français du patrimoine culturel immatériel, Sep 2012, Vitré, France. p. 12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience individuelle à l'Histoire : une conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1940 : L'empreinte de la défaite – Témoignages et archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service historique de la Défense, Nov 2010, Vincennes, France. p. 281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention pour la sauvegarde du patrimoine culturel immatériel : contexte de mise en œuvre, actualité internationale et nationale en 2012 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales du patrimoine culturel immatériel en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne culture diversité; Dastum, Dec 2012, Brest, France. p. 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes sur la collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives personnelles : enjeux, acquisition, valorisation, actes des journées internationales de l'Université Catholique de Louvain-la-Neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain-la-Neuve, Apr 2012, Louvain-la-neuve, Belgique, Belgique. p. 71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine immatériel dans les politiques patrimoniales collection « Droit du patrimoine culturel et naturel »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture ( DG patrimoines), le LAHIC (UMR 8177) et le (CECOJI, CNRS-Université de Poitiers/UMR 6224, Université Paris-Sud 11), Jan 2011, Paris musée du quai Branly - Jacques Chirac, France. p. 11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du patrimoine en France en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence inter-régionale sur le patrimoine culturel organisée par le ministère de la gestion du patrimoine immobilier de l'Etat de la région de Sverdlovsk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Yekaterinburg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le rôle et le concept de communautés infra-étatiques, et concepts voisins, au regard de la convention pour la sauvegarde du patrimoine culturel immatériel. Quelques réflexions à partir de six années de mise en œuvre de la convention», Le patrimoine culturel immatériel et les communautés infraétatiques ( Leila Lankarani et Francette Fines), Paris, édition Pédone, 2013, 327 p., p. 55-65.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et collectivités intraétatiques : dimensions juridiques et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montesqiuieu Bordeaux IV et Commission nationale française pour l'UNESCO, Dec 2011, Bordeaux, France. p. 55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du patrimoine immatériel. Tâtonnements, tactiques et stratégies pour la mise en œuvre par la France de la Convention de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mesures de soutien au patrimoine culturel immatériel : gouvernements, institutions, municipalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Québécois du patrimoine vivant, Apr 2011, Québec (CA), Canada. p. 87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions patrimoniales et l'administration de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux journées d'études "les émotions patrimoniales" organisées par le LAHIC et le GARAE avec le soutien de la Mission ethnologie les 12 et 13 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caracasonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages du Droit : l'architecture et le programme décoratif de la Faculté de Droit de Paris (vers 1880 - vers 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société d'histoire de l'art français, programme 2006-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales et disciplines patrimoniales : La recherche d'un dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Patrimoine" de l'Ecole des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la convention de l'UNESCO pour la sauvegarde du Patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e séminaire d'ethnomusicologie de la Caraïbe organisé par la Médiathèque Caraïbe à Sainte-Anne (Guadeloupe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sainte-Anne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attuazione della convenzione per la Salvaguardia del Patrimonio Culturale Intangibile : l'esperienza francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nuove Convenzioni UNESCO : Il coinvolgimento delle Regioni e degli Enti Locali nella loro attuazione e promozione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie à la Direction de l'architecture et du patrimoine : institution et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale de l'INP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer l'espace dans les établissements d'enseignement supérieur - Toponymie des lieux de savoir et de pouvoir : un patrimoine immatériel des institutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toponymie et déplacements - Colloque international organisé par la Commission nationale de toponymie et Patrimoines sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chams sur Marne - Ecole nationale des sciences géographiques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorisation à la mise en œuvre d’une nouvelle conception du patrimoine : le Patrimoine immatériel 5e rencontres des sites français du Patrimoine mondial, Le Puy-en-Velay, 26 septembre 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e rencontres des sites français du Patrimoine mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sites français du patrimoine mondial, Sep 2007, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorisation à la mise en œuvre d'une nouvelle conception du patrimoine : le Patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes rencontres des sites français du Patrimoine mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Le-Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques visages de Janus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "archives, archivistes et archivistique dans l'Europe du Nord-ouest du Moyen Age à nos jours", organisé par le CHREN-O (Lille 3) et l'AAF, Roubaix, 2-4 décembre 2004. A paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. p. 109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implentation of the ICh convention in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal meeting about Intangible cultural Heritage organized by the Vlaams Centrum voor Volkscultuur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la convention de l'UNESCO sur le Patrimoine culturel immatériel en France : l'action du Ministère de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée consacrée au Patrimoine culturel immatériel : Les expériences européennes. Organisée par la Maison des cultures du Monde dans le cadre du Festival de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brûler Jussieu ! Classer Jussieu !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les émotions patrimoniales", organisées par le LAHIC et le GARAE, avec le soutien de la mission ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage dans les formations professionnelles : formes, enjeux attendus et difficultés d'une insertion en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la journée d'études "Rapport de stage et mémoire professionnel : écrire le monde vécu du travail dans les formations universitaires professionnalisées" organisé par l'IUP - Infocom et le CAMT le 1er mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine immatériel, de la collecte à la restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la journée d'études "Le patrimoine immatériel, de la collecte à la restitution" organisée par le Centre d'archéologie européenne de Bibracte et le Parc naturel régional du Morvan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Glux-en-Glenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca amphitheatra ad caedes hominum patebant, nostra ut longum vivere discant aperiuntur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'INRP et du CNRS sur le cours magistral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel : multiforme, dynamique, sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la troisième journée du Patrimoine culturel immatériel : La France d'Outre Mer, organisée par la Maison des cultures du Monde dans le cadre du Festival de l'Imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L'Institut d'art et d'archéologie de Paul Bigot] : Une synthèse des embarras universitaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l'INHA autour de l'ouvrage coordonné par Simon Texier L'Institut d'art et d'archéologie, Paris, 1932 (Picard, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des établissements d'enseignement supérieur - De la conception à la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole normale supérieure - Institut national de la recherche pédagogique « Histoire de l'enseignement supérieur » (Emmanuelle Picard et Fabien Locher, coord.), Paris, 4 avril 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ministère de la culture face au patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire "Le patrimoine culturel immatériel" organisé le LAHIC et la mission ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu avant Jussieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire d'Alice Thomine à l'EPHE (IVe section) : Histoire des politiques urbaines à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sèvres – Paris, Paris – Montrouge : les tribulations de l'Ecole normale supérieure de jeunes filles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences pour le 250e anniversaire de la fondation de la Manufacture de Sèvres organisées par le Centre international d'études pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver au delà de l'archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention lors du séminaire interne du LAHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et dynamiques spatiales des établissements d'enseignement supérieur à Paris (XVIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Alice Thomine à l'EPHE (IVe section) histoire des politiques urbaines à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création du patrimoine et construction identitaire au sein des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de :</w:t></w:r><w:br/><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et culture matérielle de l'Université, journée d'études organisée par le LASMAS (EHESS), le GREE, le LPHS-AHP et l'ERAEF (Université Nancy II), Nancy, 8 avril 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds des entreprises sous l'Occupation conservés au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. p. 21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture du Master Professionnel "Histoire et mémoire du patrimoine industriel" de l'Université Lille III - Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, conservation, traitement et mise en valeur des éphémères et autres curiosités : le cas des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde finale du colloque Ephémères et curiosités : un patrimoine de circonstances, organisé par la FFCB les 23 et 24 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des organisations patronales conservées au CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. p. 97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affiches de prévention des risques indusriels de l'Association interprofessionnelle de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La prévention des risques en entreprises : approches historiques et patrimoniales.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisée par l'AINf, l'IFRESI, le CERSATES, le CRHEN-O et le CAMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture centralienne et identité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coonférence de Jean-François Belhoste à l'EPHE (IVe section)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter les archives privées : réflexions à partir de quelques expériences de collecte au centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études consacrée aux Archives privées dans le cadre du stage technique international de la Direction des archives de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconversion des bassins charbonniers. Une comparaison interrégionale entre la Ruhr et le Nord/Pas-de-Calais [Strukturwandel in altindustriellen Regionen. Nord/Pas-de-Calais und das Ruhrgebiet im Vergleich], textes rassemblés par Jean-François Eck, Peter Friedmann et Karl Lauschke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villeneuve d'Ascq, France. p. 311-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace, les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Working Heritage à Roubaix, 13-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences françaises et étrangères de construction de bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Concevoir et construire un bâtiment d'archives pour le XXIe siècle.Nouveautés et perspectives d'évolution. Séminaire international de l'Institut National du Patrimoine, Paris, 3-7 mars 2003"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet : Des carnets de croquis au DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Présentation au Musée Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments d'archives en France (1983-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la treizième journée d'études franco-belge, « Les bâtiments d'archives : réalités d'aujourd'hui » (Mouscron, Belgique, 17 juin 2003), à paraître dans Miscelanea archivistica studia, Archives générales du Royaume et archives de l'Etat dans les provinces, Bruxelles, à paraître en 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bruxelles, Belgique. pp.inconnue à ce jour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'identité architecturale des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, services publics et architecture, XVIIIe-XXe siècle, actes du colloque organisé par l'EPHE (IVe section) et la TU-Dresden, Palais du Luxembourg, 13 et 14 juin 2002, (études et rencontres du collège doctoral européen EPHE-TU Dresden, 1), 172 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. p. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'entreprises : producteurs, conservateurs, consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Archives et sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croquis de Roland Simounet : du carnet au DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de L'EPHE (IVe section) Histoire de l'architecture à l'époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décoration de la nouvelle Sorbonne (1885-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Musée de l'Evêché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bâtiment d'archives pour le public : attentes et besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes journées d'études internationales de la Direction des Archives de France, Bâtiments d'archives, bâtiments du futur (Annecy, 26-28 mai 2003) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. disponible sur le web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de la campagne à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "L'Ecole de Barbizon et son rayonnement", organisé par l'Université Lumière Lyon 2, Lyon, 19 et 20 juin 2002. A paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.inconnue à ce jour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte d'archives privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage technique international de la Direction des Archives de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Couëlle, l'architecte écologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Couëlle, l'architecte écologue - journée d'études organisée par les Archives nationales (CAMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder les archives d'entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Du local au national : histoire sociale et appartenances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'architectes : L'archiviste entre les producteurs et les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence débat sur les archives d'urbanisme et d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usine Motte-Bossut au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences du Musée des Beaux-Arts d'Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'histoire des femmes aux Archives nationales, centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle place pour les femmes dans les sociétés industrielles ? Femmes et travail aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Bérose des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70601/1q5hnc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Terrain ou le new look éditorial de l'ethnologie française. Entretien avec Christine Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie URL Bérose : article3859.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Histoire de l’anthropologie française et de l’ethnologie de la France (1900-1980) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux d’une institution »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national du service public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans au service de l’Etat. De l’ENA à l’INSP, une école, des engagements, des transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du service public, p. 14-18, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie française, sauce UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Seuil, p. 882-886, 2025, Histoire mondiale de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le patrimoine ethnologique. Entretien avec Alain Morel URL Bérose : article3796.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie, URL Bérose : article3796.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « Histoire de l’anthropologie française et de l’ethnologie de la France (1900-1980) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évocation de Daniel Fabre au ministère de la Culture (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre le dernier des romantiques. Actes du colloque de Paris, octobre 2018 (Claudie Voisenat et Sylvie Sagnes dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des sciences de l'Homme, p. 21-32, 2021, Ethnologie de la France et des Mondes contemporains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq implantations, et bien d’autres projets… Où installer l’Ecole des chartes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole nationale des chartes. Deux cents ans au service de l’Histoire (Jean-Charles Bédague, Michelle Bubenicek et Olivier Poncet dir.), p. 174-175.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, p. 174-175., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment Cerisy. Au tournant des nouvelles approches du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales. Actes du colloque de Cerisy-la-Salle, septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, 2020, Ethnologie de la France et des mondes contemporains, 978-2-7351-2671-2. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Eugène Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un bretteur au service du patrimoine. Mélanges en l’honneur de Jean-Michel Leniaud (Florence Descamps, Frédéric Chappey, Philippe Plagneux et Sabine Frommel dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, p. 821-826, 2020, Liber amicorum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux géopolitiques attachés à l'identification, la protection et la valorisation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire-géographie, géopolitique et sciences politiques. Livre du professeur (Marielle Chevallier, Emmanuelle Byrdy, Francis Larran, Marianne Vitrac, Thibaut Sardier, Violaine Marsella, Sébastien Moreno dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, p. 131-143, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des épiciers aux champs. Le transfert de l'Ecole des hautes études commerciales à Jouy-en-Josas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEC Campus, Evolution of a Model.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Park Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-71, 2018, 978-3038600992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, architecture, université des années 1940 aux années 1960 : d’un monde l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hottin; Clothilde Roullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art d’Etat ? Commandes publiques aux artistes plasticiens (1945-1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-149, 2017, 9782753553712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage d'un archiviste aux ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Both, Le sens du temps. Le quotidien d’un service d’archives départementales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Anacharsis, p. 7-19, 2017, Les ethnographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Souvenirs d'un étudiant toulousain... » Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université fédérale de Toulouse Midi-Pyrénées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines scientifiques. Etude et recueil de l’héritage culturel des établissements d’enseignement supérieur et des organismes de recherche membres de l’Université fédérale de Toulouse Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université fédérale de Toulouse Midi-Pyrénées p. 4., p. 4., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers du patrimoine et écritures patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine (Claudie Voisenat et Christian Hottin dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme; Editions de la Maison des sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 59-86, 2016, collection « Cahiers d’ethnologie de la France », n° 29, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12h6j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies ou tactiques immobilières pour l‘enseignement supérieur parisien (1950-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l‘Université de Paris aux universités d‘Ile-de-France, actes du colloque organisé les 30 et 31 janvier 2014 par la Chancellerie des universités de Paris (Florence Bourillon, Eléonore Marantz, Stéphanie Méchine et Loïc Vadelorge dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 67-82, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « local » de l’École des chartes ou La lente et difficile conquête de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale des chartes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L‘École des chartes et sa «grande guerre». Servir la nation par la politique et l‘Histoire (Jean-Michel Leniaud et Michel Pastoureau dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des cendres, pp.167-182, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « Halle aux vins » à L’Université Pierre et Marie Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Compain-Gajac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campus universitaires (1945-1975). architecture et urbanisme. Histoire et sociologie. État des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Presses universitaires de Perpignan, pp.61-93, 2015, Histoire de l’art, 978-2-35412-232-4. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.7348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de l'enseignement supérieur. Jalons historiques et questions d'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation – restauration de l'architecture du Mouvement Moderne : Choix d'architectures – états des lieux – regards croisés, actes du colloque organisé par l'UTM en 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Perpignan, p. 159-172., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos » pour Caen et Bayeux, CréCET et OREP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yann Leborgne, Un patrimoine culturel immatériel en Normandie : des arbres, des rites des croyances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRéCET et OREP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel selon la convention de l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel. Enjeux d'une nouvelle catégorie (Chiara Bortolotto dir. Avec la collab. d'Annick Arnaud et Sylvie Grenet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Editions de la Maison des sciences de l'Homme, 2011, Cahiers d'ethnologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept ans, l'âge de raison Dynamique et enjeux du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidatures pour l'UNESCO. Du dossier au projet. Vademecum d'après les cycles 2008-2009 et 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, p. 175-213, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au commencement (ou presque) de la fin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flacky et camarades. Le cinéma tiré du noir de Aaron Sievers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions communes, p. 79-88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et recherche ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, p. 129-159, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument dévoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chartreuse de Villeneuve. Métamorphoses d’un monument, Marseille et Villeneuve-Lès-Avignon, Editions Jeanne Laffitte et Editions du CIRCA – LaChartreuse, 2010, 379 p., p. 7-17.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Jeanne Laffitte et Editions du CIRCA – LaChartreuse, p. 7-17., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fabre et Anna Iuso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monuments sont habités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l’Homme, p. 9-17., 2010, Coll. ethnologie de la France, cahier n° 24, 978-2-7351-1945-5. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conservateurs et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l’archivistique.178 p. (Les Carnets du LAHIC, 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS et ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p., 2009, Les carnets du LAHIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface aux Imaginaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires archéologiques Avec Daniel Fabre) Préface pour Imaginaires archéologiques (Claudie Voisenat, dir.), Paris, Editions de la Maison des sciences de l’Homme 2008, 277 p., p. 1-3. (coll. ethnologie de la France, cahier n° 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des sciences de l'Homme, p. 1-3, 2008, cahiers d'ethnologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine monumental peint et sculpté de la Sorbonne : Rectorat, Faculté des lettres, Faculté des sciences, Ecole nationale des chartes, Ecole pratique des hautes études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sorbonne, un musée, ses chefs-d'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN-Chancellerie des universités de Paris, p. 165-280, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio à tous les vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Amalvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de l'histoire (Christian Amalvi dir.), 411 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p. 216-230, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et décors de l'Ecole Centrale des Arts et Manufactures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paris des Centraliens (J.-F. Belhoste, dir.), Paris, AAVP, 2004, 236 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 43-48, 2004, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecte face à ses archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CA.A. - Archives d'architecture, documents pour le débat (Manuel Blanco intr.), Alcala, Servicio de publicaciones de la Universidad, 2004, 423 p., p. 187-195. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA.A. - Archives d'architecture, documents pour le débat (Manuel Blanco intr.), Alcala, Servicio de publicaciones de la Universidad, 2004, 423 p., p. 187-195.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio de publicaciones de la Universidad, p. 187-195., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les archives de Charbonnages de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universität Bochum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungsblatt des Instituts fûr soziale Bewegungen : Strukturwandel aus vergleichender regionaler Pespective nach 1945 : Ruhrgebiet und Nord - Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Universität Bochum, p. 235-240, 2003, Mitteilungsblatt des Instituts fûr soziale Bewegungen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de la Bibliothèque nationale de France : le 1 % en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes, architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, 271 p., p. 232-237, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques depuis 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes, architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 220-222, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie littéraire et institution : le décor de la Bibliothèque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les bibliothèques parisiennes : architecture et décor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 120 - 125, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théoriciens et les bâtisseurs (1800 - 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 99-102, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque de la nouvelle Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 148-151., 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des bibliothèques au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 33 - 36, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor peint des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 59-69, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ecole des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 100-105., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments commémoratifs dédiés aux universitaires et aux savants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art ou politique, Arcs, statues et colonnes à Paris (Xavier Dectot et Geneviève Bresc-Bautier, dir.), 237 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 180-185., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture universitaire des Trente glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 187-191, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science. 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 125-133., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science. 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 37-45., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor sculpté des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 69-75., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut d'Art et d'Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 121-125., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu d'enseignement : l'amphithéâtre, espace du cours magistral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 45-52., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique de l'enseignement supérieur parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 32-37., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19, rue de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecole des chartes. Histoire de l'école depuis 1821</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Klopp, p. 142-148., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les décors peints et sculptés des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale des chartes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion 1997 pour obtenir le diplome darchiviste paléographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes, p. 169-177, 1997, Positions des thèses de l'Ecole des chartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du malentendu au programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15eqt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dum quaerit escam, reperit margaritam gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma vie avec Léna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif intellectuel de recherche? La question de l’implication (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet : une mise en perspective. Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de conservateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (III) Avant l’INP : la place de la recherche scientifique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Sophie LEMAHIEU, S’habiller en politique. Les vêtements des femmes au pouvoir, 1936-2022, Paris, musée des Arts décoratifs / École du Louvre, coll. « L’oeil de la mode », 2022, 159 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qcz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (I) Le temps des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qczg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qcz8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif intellectuel de recherche? La question de l’implication (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RGF à l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l'ENA, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche française du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine culturel immatériel au pays de Viollet-le-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006-2012: premier bilan et perspectives sur la mise en œuvre par la France de la convention de l'Unesco pour la sauvegarde du Patrimoine Culturel Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine industriel, patrimoine immatériel… Patrimoine immatériel du monde industriel ? Réflexions à partir de la convention de l’UNESCO pour la sauvegarde du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la collecte : Nouveaux regards sur les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre par la France de la convention de l'UNESCO pour la sauvegarde du Patrimoine culturel immatériel (PCI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethnology Department of the French Ministry of Culture and the inventories of Intangible Cultural Heritage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the decoration of higher education etablissements in Paris Etude sur le patrimoine peint et sculpté des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle Sorbonne ou l'impossible défi de M. Nénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique de l'Université de Paris (XIIe - XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine universitaire parisien Genèse des espaces de transmission du savoir à l’époque Moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Thérèse Charmasson, Archives et sources pour l'histoire de l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’Ecole de pharmacie et son bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire architecturale des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2024, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eok⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en intrus dans les musées. Inclusions, controverses, exclusions et patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schoeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 47, 284 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de pouvoirs. Architectures administratives dans la France contemporaine, 1945-2013. Avant/Après la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2017, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au regard des métiers du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2016, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines - Enjeux contemporains de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 133, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et enjeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amable Sablon Du Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 129, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux terrains de l'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chauliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 127, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2011, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions patrimoniales I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2009, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 116-117, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecte historien de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir le patrimoine ethnologique. Drôle de cause pour les archivistes français (1989-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passée l'ethnologie dans l'administration du patrimoine ? Témoignage d'un ancien chef de la &amp;quot; Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Publication en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sources (Frédéric Duval dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 311-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Basile Baudez, Élisabeth Maisonnier et Emmanuel Pénicaut (sous la direction de), Les hôtels de la Guerre et des Affaires étrangères à Versailles, Paris, éditions Nicolas Chaudun, 2010, 256 p. et 20 p. de pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, p. 129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau du savoir et la flamme du souvenir. Monuments aux morts et culte des morts dans les établissements d'enseignement supérieur (1918-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et mutations du décor (dans les grands magasins parisiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La campagne des Halles, Les nouveaux malheurs de Paris par Françoise Fromonot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;L'architecture scolaire, essai d'historiographie internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Simon Texier (dir.), L'Institut d'art et archéologie, Paris, 1932, Paris, Picard, 2005, dans Livraisons d'Histoire de l'architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte comme enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notices biographiques de : Germain Bazin, Michel Fleury, Louis Grodecki, René Huyghe, André Parrot, Charles Sterling et Daniel Arasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre des Archives du Monde du Travail à Roubaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Quand l'architecture devient sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Colloque Henri Labrouste et les bilbiothèques (Paris, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque Les Français et leurs archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, p. 135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation préventive et bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de l'Education nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines de l'enseignement supérieur à Paris (fin XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris Sciences &amp; Lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme, 2020, Ethnologie de la France et des mondes contemporains, Pascal Liévaux, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus Jussieu. Histoire d’une réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Picon-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archibooks + Sautereau, pp.127, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art d’Etat ? Commandes publiques aux artistes plasticiens (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier-Philippe Guiochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bettineli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives nationales, 258 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Voisenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la FMSH, 315 p., 2016, collection « Cahiers d’ethnologie de la France », n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sorbonne. Figures de l’architecture universitaire à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 365 p., 2015, collection « Locus solus », n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine. Pourquoi ? Comment ? Jusqu'où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 64 p., 2014, « La documentation photographique », n° 8099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et patrimoine culturel immatériel : actes du colloque international au Musée du Quai Branly, janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 220 p., 2013, collection « Droit du patrimoine culturel et naturel »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel. Premières expériences en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des culturels du Monde. Actes sud, 365 p., 2011, collection « Internationale de l’imaginaire », n° 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l'archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAHIC/Mission à l'ethnologie. Mission à l'Ethnologie, 179 p., 2009, Les carnets du Lahic n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l'archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS et Ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 178 p., 2009, Carnets du LAHIC, Claudie Voisenat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancellerie des Universités de Paris - diffusion RMN, 280 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action artistique de la Ville de Paris, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives nationales, Centre des archives du monde du travail, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Sorbonne était peinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve et Larose, 322 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action artistique de la Ville de Paris, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d'établissement (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la décoration des établissements d'enseignement supérieur à Paris (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole nationale des chartes, 1997. Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'établissement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:62.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian HOTTIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur en chef du patrimoine, inspecteur des patrimoines</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis né en 1971. Ma formation s'est accomplie dans différentes universités et établissements de recherche français : Ecole nationale des chartes, Ecole pratique des hautes études, Institut national du patrimoine, Sorbonne Université, Université Paris Sciences et Lettres.J'ai travaillé en tant que conservateur du patrimoine aux Archives nationales, à l'Institut national du patrimoine et à la direction générale des patrimoines et de l'architecture. Je suis actuellement inspecteur des patrimoines. J'enseigne à l'Ecole du Louvre et aux universités de Toulouse Jean-Jaurès et Strasbourg.Je suis membre du Comité des travaux historiques et scientifiques dans la section &amp;quot;anthropologie sociale, ethnologie et langues régionales&amp;quot; (Ecole nationale des chartes - Université Paris Sciences et Lettres) et membre associé de l'UMR Héritages (CYU CNRS ministère de la culture).Mes recherches ont porté ou portent sur les thèmes suivants : Histoire et représentations des institutions savantes au XIXe et au XXe siècles (universités, grandes écoles, archives, bibliothèques, musées), ethnologie du patrimoine, patrimoine culturel immatériel.Je travaille actuellement sur l'histoire des formations au patrimoine en France et sur l'histoire de l'Ecole nationale d'administration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RGF à l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l'ENA, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche française du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bâtisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine culturel immatériel au pays de Viollet-le-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006-2012: premier bilan et perspectives sur la mise en œuvre par la France de la convention de l'Unesco pour la sauvegarde du Patrimoine Culturel Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine industriel, patrimoine immatériel… Patrimoine immatériel du monde industriel ? Réflexions à partir de la convention de l’UNESCO pour la sauvegarde du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la collecte : Nouveaux regards sur les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre par la France de la convention de l'UNESCO pour la sauvegarde du Patrimoine culturel immatériel (PCI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethnology Department of the French Ministry of Culture and the inventories of Intangible Cultural Heritage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the decoration of higher education etablissements in Paris Etude sur le patrimoine peint et sculpté des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle Sorbonne ou l'impossible défi de M. Nénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique de l'Université de Paris (XIIe - XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine universitaire parisien Genèse des espaces de transmission du savoir à l’époque Moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Thérèse Charmasson, Archives et sources pour l'histoire de l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’Ecole de pharmacie et son bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dum quaerit escam, reperit margaritam gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma vie avec Léna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du malentendu au programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15eqt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif intellectuel de recherche? La question de l’implication (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet : une mise en perspective. Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif institutionnel de recherche ? La question de l’hybridation (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (III) Avant l’INP : la place de la recherche scientifique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de conservateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Sophie LEMAHIEU, S’habiller en politique. Les vêtements des femmes au pouvoir, 1936-2022, Paris, musée des Arts décoratifs / École du Louvre, coll. « L’oeil de la mode », 2022, 159 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des conservateurs (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qd1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (I) Le temps des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qczg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qcz8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire des formations au patrimoine en France (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qcz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’EUR en tant que dispositif intellectuel de recherche? La question de l’implication (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-148 ou 40 années de Culture et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet, Amandine Diener, Marie-Jeanne Dumont et Daniel Le Couëdic (dir.), L’architecture en ses écoles. Une encyclopédie de l’enseignement de l’architecture au XXe siècle, Châteaulin, éditions Locus solus, 2022, 703 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (n°48), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14rl6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet et Nathalie Lapeyre (dir.), Les mondes de l’enseignement de l’architecture. Elèves, enseignants et enseignantes, Genève, éditions MétisPresses, 2023, 343 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (n° 48), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14rl7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame des valeurs. Retour sur une émotion patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ux0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu par Christian Hottin : &amp;quot;Villes et universités. Quels patrimoines partagés ?&amp;quot; (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/154h7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire institutionnelle de la recherche au ministère de la Culture au prisme de la revue Culture et recherche (regards croisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brandt-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trouble dans le patrimoine ? Héritages LGBTQIA+ et narrations queer : quel rôle pour les institutions patrimoniales ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ux1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des intrus forcent les portes de l'institution, les règles vacillent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pizzorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian, Centre Pompidou, le défi du total design. Histoire des composantes d’une architecture technomorphe, Saint-Etienne et Paris, Presses universitaires de Saint-Etienne et Centre Pompidou, 2025, 271 p. (collection « Architecture »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Histoire architecturale des musées, 47, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1415f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian, 1968-1971. Live Centre of Information. De Pompidou à Beaubourg, New York, Barcelone et Paris, Actar publishers et Éditions du Centre Pompidou, 2022, 336 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catastrophes, un prisme pour regarder le monde ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Revet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, 18 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Quelques réflexions sur le costume universitaire en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUR Humanités, création et patrimoine. Autour de la recherche par le projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de L’Invention du musée moderne. Entretien avec Simon Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eob⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire architecturale des musées (XIXe-XXIe siècles)… et genèse d’un numéro de revue (2022-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eo8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et exposer la géologie. Pratiques passées et défis pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laclotte, Histoires de musées. Souvenirs d’un conservateur, Lyon, Nouvelles éditions Scala, 2022, 327 p. (première édition 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eoi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Texier (dir.), L’Invention du musée moderne (1930-1970), Paris, Éditions du patrimoine – Centre des monuments nationaux, 2023, 191 p. (collection « Carnets d’architecture »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123qa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'intrus agissant dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schoeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’amour du métier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Vernot (dir.), L’Héraldique au pays de Marianne. Des institutions au service du patrimoine culturel immatériel, Paris, Société française d’héraldique et de sigillographie, Le léopard d’or, 2024, 160 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes patrimoniales. Le comble du monument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.3504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Descamps, Frédéric Chappey, Philippe Plagnieux (dirs.), avec le concours de Sabine Frommel, Mélanges en l’honneur de Jean-Michel Leniaud. Un bretteur au service du patrimoine, Le Kremlin-Bicêtre, éditions Mare et Martin, 2020, 913 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123q9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Napolitani, Les pierres de la Nation. Les collections minéralogiques de l’École des mines de Paris (1760-1860), Paris, éditions Mare et Martin, 2025, 362 p. (collection « Thèses illustrées »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Histoire architecturale des musées, 47, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1415e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Françoise Banat-Berger, France Saïe-Belaïsch, Aurélien Conraux et Coline Silvestre (dir.), Architectures d’archives en France. 2013-2020, Paris, Ministère de la Culture, service interministériel des Archives de France, 2021, 215 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.37701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Rigaldiès, Radical pop. Le design politique à Turin de mai 68 aux années de plomb, Villeneuve d’Ascq, Presses universitaires du Septentrion, 2022, 274 p. (collection « Iconophilies »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (44), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141sm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon, Nathalie Gorochov, Boris Noguès et Loïc Vadelorge (dir . ), L’Université et la ville. Les espaces universitaires et leurs usages en Europe du XIII e au XXI e siècle , Rennes, Presses universitaires de Rennes, coll. « Histoire », 2018, 305 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 705, pp.167-169. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.231.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud, Architecture au XIXe siècle. Programmes, styles, fantasmes, Rome, Campisano Editore, 2020, 317 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44 (44), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141sl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Thomine-Berrada, Guide de la Chapelle des Beaux-Arts de Paris, Paris, Beaux-Arts de Paris éditions – Ministère de la Culture, 2021, 190 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141sk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufieux, Abraham Hirsch (1828-1913). Architecture de la Troisième République à Lyon, Lyon, Presses universitaires de Lyon, 2023, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud, La Cour des comptes au palais d’Orsay. Chronique d’un drame de pierre, Paris, La Documentation française, 2021, 151 p. (collection « Comité d’histoire de la Cour des comptes »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.35083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, patrimoine et engagements. Réflexions à partir de trois situations vécues et observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265 (1), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2022.6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« „Communautés“ et patrimoine partagé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Revue de l’Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 17, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durey, École du Louvre. Jalons pour une histoire (1882-1998), Paris, École du Louvre et Fage éditions, 2021, 543 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bédague, Michelle Bubenicek et Olivier Poncet (dir.), L’École nationale des chartes. Deux cents ans au service de l’Histoire, Paris, Gallimard, École nationale des chartes, coll. « Hors série Connaissance », 2020, 192 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien entre Jean-Michel Leniaud et Christian Hottin : La naissance et l’évolution des Livraisons d’histoire de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.4117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir le patrimoine ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, t. 176, p. 245-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat par le projet en études patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257 (1), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2020.5937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage pour une histoire administrative de la Mission du patrimoine ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action internationale de l’Institut national du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 256 (4), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2019.5906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture de la culture ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1115, p. 59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la politique scientifique de l’Institut national du patrimoine. Premiers jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de pouvoirs. Architectures administratives de la France contemporaine, 1945-2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.16062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art dans la ville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1115, p. 56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About forms of continuity of the ethnological heritage: ethnology of territories, ethnology of heritage, intangible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent et devenir du patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°194, pp.147 - 152. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deba.194.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse, implantation et remises en question du label Patrimoine du 20 e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°137 (1), pp.99 - 113. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.137.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology, a heritage profession? Some reflections around the notion of intangible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Heritage professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats avec l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les patrimoines en France. Vues cavalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°133, p. 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et stratégies. Une synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il détruire Dubuisson ? Journée d’étude sur l’ancien musée national des Arts et traditions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’article 55. Dix ans de mise en œuvre de la convention pour la sauvegarde du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines. Revue de l’Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 12, p. 20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientist in politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian James Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 46 (4), pp.582-584. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens et le patrimoine. Si loin, si proche : un certain regard français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux contemporains des sciences du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 133, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures des universités parisiennes et franciliennes, 1945-2000. Journée d’études organisée par les Universités Paris 8 Vincennes- Saint-Denis, Paris 1 Panthéon-Sorbonne et le service des Archives de la Chancellerie des Universités de Paris, Saint-Denis, 19 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la restitution en ethnologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d’histoire de la Cour des comptes, Le Palais Cambon (par Jean-François Potton et Stéphanie Quantin, préface de Jean-Michel Leniaud), Paris, La documentation française, 2012, 96 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Auduc, Quand les monuments construisaient la nation. Le service des monuments historiques de 1830 à 1940, Paris, Comité d’histoire du ministère de la culture, 2008, 640 p. (collection travaux et documents, n o 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 36 (1), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.036.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et enjeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amable Sablon Du Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 129, p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie en mutation. Expérimentations et questionnements, Introduction à Culture et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chauliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 127, p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigre douce ? La gastronomie française comme patrimoine de l'Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°63, p. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Melot, Mirabilia. Essai sur l’Inventaire général du patrimoine culturel, Paris, éditions Gallimard, 2012, 288 p. (collection « Bibliothèque des idées »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (n° 24), p. 189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 127, p. 25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau du savoir et la flamme du souvenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine parisien méconnu : les espaces de transmission du savoir à l’époque moderne (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Charmasson (éd.). Archives et sources pour l’histoire de l’enseignement. Paris : Comité des travaux historiques et scientifiques, 2005, in-8°, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perraut. L’Architecture des collèges parisiens au Moyen Âge (Préface de Dany Sandron). Paris : Presses de l’Université de Paris Sorbonne, 2009, 467 p. (coll. cultures et civilisations médiévales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ratification et inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l’espace universitaire parisien (XIIIe – XVIIIe siècle) : jalons pour la redécouverte d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.11310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages des campus : Urbanisme, architecture et patrimoine (sous la direction de Philippe Poirrier, postface de Gérard Monnier). Dijon : Éditions universitaires de Dijon, 2009, 187 p. (collection U-Culture(s))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l’espace universitaire parisien (XIIIe – XVIIIe siècle) : jalons pour la redécouverte d’un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.11310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - The heritage of higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien entre Daniel Fabre et Christian Hottin : le patrimoine saisi par l’événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.51-58. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.59-86. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de garde - In situ revue des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tondini, L’image obscène (The obscene image). Parisian hospital break room Graffitti, New York et Londres, Mark Batty publisher et Thames & Hudson, 2010, 159 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de gardes. Des Beaux-arts au patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’ADAMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 18,, p. 18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en ethnologie au Ministère de la culture en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 122-123 ., p. 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.9-11. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du vitrail en France au temps de la reconstruction et de la croissance. Note sur les fonds Hébert-Stevens - Bony conservés aux Archives nationales du monde du travail (Fonds n° 2002 001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand homme dans le petit monde des grandes écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.4410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un patrimoine parisien méconnu : les espaces de transmission du savoir à l’époque moderne (I). De la maison à l’amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.3777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie, une œuvre, des archives : note sur le fonds Dom Paul Bellot aux Archives nationales du monde du travail (Fonds n° 2003 006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités parisiennes : les laissées pour compte de l'architecture du XXe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université mag, actualités, débats et analyses sur l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages du Droit. Le programme décoratif de la Faculté de droit de Paris (vers 1870 – vers 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d’Histoire de l’Art français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 375-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai 68, le temps de l’histoire. Colloque organisé par la BPI, Paris, Bibliothèque publique d'information, 16 février 2008 V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99, pp.236-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire international organisé avec l’Unesco et la MCM à Vitré. La place des communautés dans la mise en œuvre de la convention, Vitré, janvier 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°116, p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle perception du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival international Jean Rouch – Bilan du film ethnographique, Paris, mars 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-monumental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.70-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives (orales) et ethnologie : une relation particulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 211 (3), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2008.4494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le patrimoine culturel immatériel de l’Europe : inventer son inventaire, Paris, novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre par la France de la convention du l’UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une notion l’autre, l’une et l’autre notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 116, p. 26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4e colloque international annuel de l'Ename Center 26-28 mars 2008, Gand (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°116, p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la recherche archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 21 mars 2007, p. 60-64 et 81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu l'inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 13 - 1er semestre 2007, pp.23-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décoration des universités et des grandes écoles parisiennes aux XIXe et XXe siècles : Esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société historique du VIe arrondissement de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 289-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu, l’inachevée. Cinquante ans de projets pour la « faculté des sciences de Paris centre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l'archive et le lieu des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, voir dans "commentaires", pp.voir dans "commentaires"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'imprimerie de L'Illustration à l'IUT Paris XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 11, 1er semestre, p. 63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 2, pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois âges du bâtiment d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 10, 2e semestre 2005 (numéro « Les bâtiments d'archives »). (n° 10, 2e semestre 2005 (numéro « Les bâtiments d'archive), p. 65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et sources pour l'histoire de renseignement, textes présentés par Thérèse Charmasson. Paris : Editions du Comité des travaux historiques et scientifiques, 2005. In-8°, 391 pages (Orientations et méthodes, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163-2, p. 560-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délices du campus ou le douloureux exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture scolaire, essai d'historiographie internationale (Anne-Marie Châtelet et Marc Le Cœur dir.), numéro spécial de la Revue d'histoire de l'éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 102, mai 2004. [parution début 2005] (n° 102, mai 2004. [parution début 2005]), p. 267 - 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de Noëlle Janet et Christian Demonchy au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Palazova-Lebleu : Problématiques de l'architecture d'Armand Lemay. Mémoire de DEA (Université Charles de Gaulle - Lille III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 8, 2e semestre 2004, p. 133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'architecture aux Archives nationales (Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 8, deuxième semestre 2004, p. 134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, reine de prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 10, avril 2004, p. 66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'architecture au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, 2e semestre 2003, p. 144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte d'archives, histoire de soi et construction de l'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés, n°6, avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, avril 2003., p. 99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention danger !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 6, avril 2003, p. 66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de collecte au centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 8, octobre 2003, p. 82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivistique est-elle une science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 16, automne 2003., p. 99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresques des salles de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 14, hiver 2002 - 2003, p. 75-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf à Roubaix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, 4e trimestre 2002, p. 94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions, services publics et architecture Institutions, services publics et architecture, colloque international organisé par l’École pratique des hautes études (IVe section, sciences historiques et philo-logiques) et la TU – Dresden. Sénat, palais du Luxembourg, 13 et 14 juin 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/labyrinthe.1491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre des archives du Monde du Travail : Les nouveaux fonds d'architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 18, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'ingénieurs au CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 18, mai 2002, p. 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°19, mai 2002, 52 p. (n°19, mai 2002, 52 p.), p. 19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie centralienne, mythologie polytechnicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 1, 1er semestre 2001, p. 61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 ans de la vie d'un monument aux morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 5, hiver 2000, p. 61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testimonia di architectura Oltre Cento anni di storia intorno alla Sorbonna - L'architectura contemporanea delle università di Parigi e dell'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal - Attualita della cultura Franco-Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, avril-juillet 2000, p. 2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 ans de la vie d'un monument aux morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 5 - hiver 2000, p. 61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décoration picturale des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n° 42-43, octobre 1998. (n° 42-43, octobre 1998.), 138 p., p. 103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de l'Ecole nationale de la France d'Outre-mer et les bustes de la salle Félix Eboué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n° 30; deuxième semestre, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux d’une institution »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national du service public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans au service de l’Etat. De l’ENA à l’INSP, une école, des engagements, des transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du service public, p. 14-18, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie française, sauce UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Seuil, p. 882-886, 2025, Histoire mondiale de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Terrain ou le new look éditorial de l'ethnologie française. Entretien avec Christine Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie URL Bérose : article3859.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Histoire de l’anthropologie française et de l’ethnologie de la France (1900-1980) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Bérose des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70601/1q5hnc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le patrimoine ethnologique. Entretien avec Alain Morel URL Bérose : article3796.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie, URL Bérose : article3796.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « Histoire de l’anthropologie française et de l’ethnologie de la France (1900-1980) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évocation de Daniel Fabre au ministère de la Culture (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre le dernier des romantiques. Actes du colloque de Paris, octobre 2018 (Claudie Voisenat et Sylvie Sagnes dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des sciences de l'Homme, p. 21-32, 2021, Ethnologie de la France et des Mondes contemporains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq implantations, et bien d’autres projets… Où installer l’Ecole des chartes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole nationale des chartes. Deux cents ans au service de l’Histoire (Jean-Charles Bédague, Michelle Bubenicek et Olivier Poncet dir.), p. 174-175.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, p. 174-175., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment Cerisy. Au tournant des nouvelles approches du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales. Actes du colloque de Cerisy-la-Salle, septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, 2020, Ethnologie de la France et des mondes contemporains, 978-2-7351-2671-2. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Eugène Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un bretteur au service du patrimoine. Mélanges en l’honneur de Jean-Michel Leniaud (Florence Descamps, Frédéric Chappey, Philippe Plagneux et Sabine Frommel dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, p. 821-826, 2020, Liber amicorum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux géopolitiques attachés à l'identification, la protection et la valorisation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire-géographie, géopolitique et sciences politiques. Livre du professeur (Marielle Chevallier, Emmanuelle Byrdy, Francis Larran, Marianne Vitrac, Thibaut Sardier, Violaine Marsella, Sébastien Moreno dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnard, p. 131-143, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des épiciers aux champs. Le transfert de l'Ecole des hautes études commerciales à Jouy-en-Josas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEC Campus, Evolution of a Model.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Park Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-71, 2018, 978-3038600992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, architecture, université des années 1940 aux années 1960 : d’un monde l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hottin; Clothilde Roullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art d’Etat ? Commandes publiques aux artistes plasticiens (1945-1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-149, 2017, 9782753553712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage d'un archiviste aux ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Both, Le sens du temps. Le quotidien d’un service d’archives départementales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Anacharsis, p. 7-19, 2017, Les ethnographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers du patrimoine et écritures patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine (Claudie Voisenat et Christian Hottin dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme; Editions de la Maison des sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 59-86, 2016, collection « Cahiers d’ethnologie de la France », n° 29, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12h6j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Souvenirs d'un étudiant toulousain... » Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université fédérale de Toulouse Midi-Pyrénées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines scientifiques. Etude et recueil de l’héritage culturel des établissements d’enseignement supérieur et des organismes de recherche membres de l’Université fédérale de Toulouse Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université fédérale de Toulouse Midi-Pyrénées p. 4., p. 4., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies ou tactiques immobilières pour l‘enseignement supérieur parisien (1950-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l‘Université de Paris aux universités d‘Ile-de-France, actes du colloque organisé les 30 et 31 janvier 2014 par la Chancellerie des universités de Paris (Florence Bourillon, Eléonore Marantz, Stéphanie Méchine et Loïc Vadelorge dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, p. 67-82, 2016, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « local » de l’École des chartes ou La lente et difficile conquête de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale des chartes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L‘École des chartes et sa «grande guerre». Servir la nation par la politique et l‘Histoire (Jean-Michel Leniaud et Michel Pastoureau dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des cendres, pp.167-182, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « Halle aux vins » à L’Université Pierre et Marie Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Compain-Gajac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campus universitaires (1945-1975). architecture et urbanisme. Histoire et sociologie. État des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Presses universitaires de Perpignan, pp.61-93, 2015, Histoire de l’art, 978-2-35412-232-4. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.7348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de l'enseignement supérieur. Jalons historiques et questions d'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation – restauration de l'architecture du Mouvement Moderne : Choix d'architectures – états des lieux – regards croisés, actes du colloque organisé par l'UTM en 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Perpignan, p. 159-172., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos » pour Caen et Bayeux, CréCET et OREP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Leborgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yann Leborgne, Un patrimoine culturel immatériel en Normandie : des arbres, des rites des croyances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRéCET et OREP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au commencement (ou presque) de la fin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flacky et camarades. Le cinéma tiré du noir de Aaron Sievers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions communes, p. 79-88, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidatures pour l'UNESCO. Du dossier au projet. Vademecum d'après les cycles 2008-2009 et 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, p. 175-213, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept ans, l'âge de raison Dynamique et enjeux du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et recherche ethnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, p. 129-159, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel. Enjeux d'une nouvelle catégorie (Chiara Bortolotto dir. Avec la collab. d'Annick Arnaud et Sylvie Grenet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Editions de la Maison des sciences de l'Homme, 2011, Cahiers d'ethnologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel selon la convention de l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Cultures du Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel. Premières expériences en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2011, Internationale de l'imaginaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument dévoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chartreuse de Villeneuve. Métamorphoses d’un monument, Marseille et Villeneuve-Lès-Avignon, Editions Jeanne Laffitte et Editions du CIRCA – LaChartreuse, 2010, 379 p., p. 7-17.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Jeanne Laffitte et Editions du CIRCA – LaChartreuse, p. 7-17., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie vagabonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fabre et Anna Iuso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monuments sont habités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l’Homme, p. 9-17., 2010, Coll. ethnologie de la France, cahier n° 24, 978-2-7351-1945-5. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conservateurs et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l’archivistique.178 p. (Les Carnets du LAHIC, 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS et ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p., 2009, Les carnets du LAHIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface aux Imaginaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires archéologiques Avec Daniel Fabre) Préface pour Imaginaires archéologiques (Claudie Voisenat, dir.), Paris, Editions de la Maison des sciences de l’Homme 2008, 277 p., p. 1-3. (coll. ethnologie de la France, cahier n° 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des sciences de l'Homme, p. 1-3, 2008, cahiers d'ethnologie de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine monumental peint et sculpté de la Sorbonne : Rectorat, Faculté des lettres, Faculté des sciences, Ecole nationale des chartes, Ecole pratique des hautes études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sorbonne, un musée, ses chefs-d'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN-Chancellerie des universités de Paris, p. 165-280, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio à tous les vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Amalvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de l'histoire (Christian Amalvi dir.), 411 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p. 216-230, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et décors de l'Ecole Centrale des Arts et Manufactures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paris des Centraliens (J.-F. Belhoste, dir.), Paris, AAVP, 2004, 236 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 43-48, 2004, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecte face à ses archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CA.A. - Archives d'architecture, documents pour le débat (Manuel Blanco intr.), Alcala, Servicio de publicaciones de la Universidad, 2004, 423 p., p. 187-195. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA.A. - Archives d'architecture, documents pour le débat (Manuel Blanco intr.), Alcala, Servicio de publicaciones de la Universidad, 2004, 423 p., p. 187-195.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio de publicaciones de la Universidad, p. 187-195., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les archives de Charbonnages de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universität Bochum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungsblatt des Instituts fûr soziale Bewegungen : Strukturwandel aus vergleichender regionaler Pespective nach 1945 : Ruhrgebiet und Nord - Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Universität Bochum, p. 235-240, 2003, Mitteilungsblatt des Instituts fûr soziale Bewegungen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie littéraire et institution : le décor de la Bibliothèque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les bibliothèques parisiennes : architecture et décor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 120 - 125, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théoriciens et les bâtisseurs (1800 - 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 99-102, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques depuis 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes, architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 220-222, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque de la nouvelle Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 148-151., 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des bibliothèques au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes : architecture et décors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAVP, p. 33 - 36, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de la Bibliothèque nationale de France : le 1 % en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes, architecture et décor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, 271 p., p. 232-237, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments commémoratifs dédiés aux universitaires et aux savants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art ou politique, Arcs, statues et colonnes à Paris (Xavier Dectot et Geneviève Bresc-Bautier, dir.), 237 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 180-185., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture universitaire des Trente glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 187-191, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science. 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 125-133., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science. 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 37-45., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor sculpté des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 69-75., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut d'Art et d'Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris. Les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 121-125., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu d'enseignement : l'amphithéâtre, espace du cours magistral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 45-52., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique de l'enseignement supérieur parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 32-37., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ecole des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la Science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 100-105., 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor peint des établissements d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris, Les palais de la science, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 59-69, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19, rue de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecole des chartes. Histoire de l'école depuis 1821</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Klopp, p. 142-148., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les décors peints et sculptés des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale des chartes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion 1997 pour obtenir le diplome darchiviste paléographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes, p. 169-177, 1997, Positions des thèses de l'Ecole des chartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre alexandre Koyré, Mar 2018, Paris, France. p. 89-104, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">direction scientifique de session, International Heritage Science Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR Humanités, Création, Patrimoine (CY Cergy Paris Université); Campus Versailles, Jul 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et bibliothèques : des formations à la fois complémentaires et concurrentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archives du patrimoine écrit / Patrimoine écrit des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales; Bibliothèque nationale de France; Institut national du patrimoine, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, présent et devenir du patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre, Rencontre des mémoires 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis du Mémorial de l’Alsace-Moselle; Région Grand Est, Jan 2019, Strasbourg, France. p. 64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BIBLIOTHÈQUE DE LA FACULTÉ DE DROIT DE PARIS AU TEMPS DE PAUL VIOLLET OU LE CHEF-D’OEUVREPERDU DE LOUIS-ERNEST LHEUREUX (1827-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Viollet « Un grand savant assoiffé de justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des cartes, 2015, Paris, France. pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la belle époque du Minitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et espaces de la conservation (1959-2015). Archives, bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des sciences du patrimoine; Ecole nationale supérieure d'architecture de Versailles, Archives nationales; Archives nationales, Mar 2015, Versailles (FR) et Pierrefitte-sur-seine, France. p. 19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer pour mieux cacher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et espaces de la conservation (1959-215). Archives, bibliothèques, musées. Quel patrimoine pour quels enjeux aujourd’hui'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonfondation des sciences du patrimoine; ENSA-Versailles; Archives nationales, Mar 2015, Versailles, France. p. 19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Alcuin à Maria Montessori, de Lagriffoul à Pan Yuliang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Roullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le patrimoine mobilier de l’enseignement scolaire et universitaire, actes des journées de l'Association des conservateurs des antiquités et objets d’art de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des conservateurs des antiquités et objets d’art de France; Nicolas Bru, Sep 2016, Cahors, France. p. 162-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel en France : des paradoxes évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Administration du patrimoine culturel immatériel en Europe : Administration, réglementation et procédures, Premier séminaire européen du patrimoine culturel immatériel organisé par la Maison des cultures du Monde (Centre français du patrimoine culturel immatériel) et la Direction générale des patrimoines (département du pilotage de la recherche et de la politique scientifique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des cultures du monde - centre français du patrimoine culturel immatériel, Sep 2012, Vitré, France. p. 12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention pour la sauvegarde du patrimoine culturel immatériel : contexte de mise en œuvre, actualité internationale et nationale en 2012 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales du patrimoine culturel immatériel en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne culture diversité; Dastum, Dec 2012, Brest, France. p. 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience individuelle à l'Histoire : une conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1940 : L'empreinte de la défaite – Témoignages et archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service historique de la Défense, Nov 2010, Vincennes, France. p. 281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine culturel immatériel pour le Val de Loire ? Quelques réflexions autour de la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Val de Loire patrimoine mondial. Identité, protection, valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Collectivités territoriales de l'Université d'Orléans, Dec 2011, Orléans, France. p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes sur la collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives personnelles : enjeux, acquisition, valorisation, actes des journées internationales de l'Université Catholique de Louvain-la-Neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain-la-Neuve, Apr 2012, Louvain-la-neuve, Belgique, Belgique. p. 71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine immatériel dans les politiques patrimoniales collection « Droit du patrimoine culturel et naturel »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture ( DG patrimoines), le LAHIC (UMR 8177) et le (CECOJI, CNRS-Université de Poitiers/UMR 6224, Université Paris-Sud 11), Jan 2011, Paris musée du quai Branly - Jacques Chirac, France. p. 11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du patrimoine en France en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence inter-régionale sur le patrimoine culturel organisée par le ministère de la gestion du patrimoine immobilier de l'Etat de la région de Sverdlovsk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Yekaterinburg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le rôle et le concept de communautés infra-étatiques, et concepts voisins, au regard de la convention pour la sauvegarde du patrimoine culturel immatériel. Quelques réflexions à partir de six années de mise en œuvre de la convention», Le patrimoine culturel immatériel et les communautés infraétatiques ( Leila Lankarani et Francette Fines), Paris, édition Pédone, 2013, 327 p., p. 55-65.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et collectivités intraétatiques : dimensions juridiques et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montesqiuieu Bordeaux IV et Commission nationale française pour l'UNESCO, Dec 2011, Bordeaux, France. p. 55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du patrimoine immatériel. Tâtonnements, tactiques et stratégies pour la mise en œuvre par la France de la Convention de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mesures de soutien au patrimoine culturel immatériel : gouvernements, institutions, municipalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Québécois du patrimoine vivant, Apr 2011, Québec (CA), Canada. p. 87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages du Droit : l'architecture et le programme décoratif de la Faculté de Droit de Paris (vers 1880 - vers 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société d'histoire de l'art français, programme 2006-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales et disciplines patrimoniales : La recherche d'un dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Patrimoine" de l'Ecole des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorisation à la mise en œuvre d'une nouvelle conception du patrimoine : le Patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes rencontres des sites français du Patrimoine mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Le-Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la convention de l'UNESCO pour la sauvegarde du Patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e séminaire d'ethnomusicologie de la Caraïbe organisé par la Médiathèque Caraïbe à Sainte-Anne (Guadeloupe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sainte-Anne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attuazione della convenzione per la Salvaguardia del Patrimonio Culturale Intangibile : l'esperienza francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nuove Convenzioni UNESCO : Il coinvolgimento delle Regioni e degli Enti Locali nella loro attuazione e promozione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnologie à la Direction de l'architecture et du patrimoine : institution et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale de l'INP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer l'espace dans les établissements d'enseignement supérieur - Toponymie des lieux de savoir et de pouvoir : un patrimoine immatériel des institutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toponymie et déplacements - Colloque international organisé par la Commission nationale de toponymie et Patrimoines sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chams sur Marne - Ecole nationale des sciences géographiques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorisation à la mise en œuvre d’une nouvelle conception du patrimoine : le Patrimoine immatériel 5e rencontres des sites français du Patrimoine mondial, Le Puy-en-Velay, 26 septembre 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e rencontres des sites français du Patrimoine mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sites français du patrimoine mondial, Sep 2007, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques visages de Janus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "archives, archivistes et archivistique dans l'Europe du Nord-ouest du Moyen Age à nos jours", organisé par le CHREN-O (Lille 3) et l'AAF, Roubaix, 2-4 décembre 2004. A paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. p. 109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implentation of the ICh convention in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal meeting about Intangible cultural Heritage organized by the Vlaams Centrum voor Volkscultuur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la convention de l'UNESCO sur le Patrimoine culturel immatériel en France : l'action du Ministère de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée consacrée au Patrimoine culturel immatériel : Les expériences européennes. Organisée par la Maison des cultures du Monde dans le cadre du Festival de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brûler Jussieu ! Classer Jussieu !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Les émotions patrimoniales", organisées par le LAHIC et le GARAE, avec le soutien de la mission ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions patrimoniales et l'administration de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux journées d'études "les émotions patrimoniales" organisées par le LAHIC et le GARAE avec le soutien de la Mission ethnologie les 12 et 13 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caracasonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel : multiforme, dynamique, sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la troisième journée du Patrimoine culturel immatériel : La France d'Outre Mer, organisée par la Maison des cultures du Monde dans le cadre du Festival de l'Imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L'Institut d'art et d'archéologie de Paul Bigot] : Une synthèse des embarras universitaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l'INHA autour de l'ouvrage coordonné par Simon Texier L'Institut d'art et d'archéologie, Paris, 1932 (Picard, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ministère de la culture face au patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire "Le patrimoine culturel immatériel" organisé le LAHIC et la mission ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des établissements d'enseignement supérieur - De la conception à la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole normale supérieure - Institut national de la recherche pédagogique « Histoire de l'enseignement supérieur » (Emmanuelle Picard et Fabien Locher, coord.), Paris, 4 avril 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussieu avant Jussieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire d'Alice Thomine à l'EPHE (IVe section) : Histoire des politiques urbaines à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sèvres – Paris, Paris – Montrouge : les tribulations de l'Ecole normale supérieure de jeunes filles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences pour le 250e anniversaire de la fondation de la Manufacture de Sèvres organisées par le Centre international d'études pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver au delà de l'archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention lors du séminaire interne du LAHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine immatériel, de la collecte à la restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la journée d'études "Le patrimoine immatériel, de la collecte à la restitution" organisée par le Centre d'archéologie européenne de Bibracte et le Parc naturel régional du Morvan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Glux-en-Glenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage dans les formations professionnelles : formes, enjeux attendus et difficultés d'une insertion en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse de la journée d'études "Rapport de stage et mémoire professionnel : écrire le monde vécu du travail dans les formations universitaires professionnalisées" organisé par l'IUP - Infocom et le CAMT le 1er mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca amphitheatra ad caedes hominum patebant, nostra ut longum vivere discant aperiuntur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'INRP et du CNRS sur le cours magistral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création du patrimoine et construction identitaire au sein des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de :</w:t></w:r><w:br/><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et culture matérielle de l'Université, journée d'études organisée par le LASMAS (EHESS), le GREE, le LPHS-AHP et l'ERAEF (Université Nancy II), Nancy, 8 avril 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds des entreprises sous l'Occupation conservés au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. p. 21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et dynamiques spatiales des établissements d'enseignement supérieur à Paris (XVIIIe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Alice Thomine à l'EPHE (IVe section) histoire des politiques urbaines à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, conservation, traitement et mise en valeur des éphémères et autres curiosités : le cas des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde finale du colloque Ephémères et curiosités : un patrimoine de circonstances, organisé par la FFCB les 23 et 24 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconversion des bassins charbonniers. Une comparaison interrégionale entre la Ruhr et le Nord/Pas-de-Calais [Strukturwandel in altindustriellen Regionen. Nord/Pas-de-Calais und das Ruhrgebiet im Vergleich], textes rassemblés par Jean-François Eck, Peter Friedmann et Karl Lauschke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villeneuve d'Ascq, France. p. 311-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des organisations patronales conservées au CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. p. 97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affiches de prévention des risques indusriels de l'Association interprofessionnelle de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études La prévention des risques en entreprises : approches historiques et patrimoniales.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisée par l'AINf, l'IFRESI, le CERSATES, le CRHEN-O et le CAMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture centralienne et identité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coonférence de Jean-François Belhoste à l'EPHE (IVe section)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter les archives privées : réflexions à partir de quelques expériences de collecte au centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études consacrée aux Archives privées dans le cadre du stage technique international de la Direction des archives de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture du Master Professionnel "Histoire et mémoire du patrimoine industriel" de l'Université Lille III - Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences françaises et étrangères de construction de bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Concevoir et construire un bâtiment d'archives pour le XXIe siècle.Nouveautés et perspectives d'évolution. Séminaire international de l'Institut National du Patrimoine, Paris, 3-7 mars 2003"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments d'archives en France (1983-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la treizième journée d'études franco-belge, « Les bâtiments d'archives : réalités d'aujourd'hui » (Mouscron, Belgique, 17 juin 2003), à paraître dans Miscelanea archivistica studia, Archives générales du Royaume et archives de l'Etat dans les provinces, Bruxelles, à paraître en 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bruxelles, Belgique. pp.inconnue à ce jour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'identité architecturale des établissements d'enseignement supérieur parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, services publics et architecture, XVIIIe-XXe siècle, actes du colloque organisé par l'EPHE (IVe section) et la TU-Dresden, Palais du Luxembourg, 13 et 14 juin 2002, (études et rencontres du collège doctoral européen EPHE-TU Dresden, 1), 172 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. p. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'entreprises : producteurs, conservateurs, consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Archives et sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croquis de Roland Simounet : du carnet au DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de L'EPHE (IVe section) Histoire de l'architecture à l'époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet : Des carnets de croquis au DVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Présentation au Musée Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décoration de la nouvelle Sorbonne (1885-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Musée de l'Evêché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bâtiment d'archives pour le public : attentes et besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des deuxièmes journées d'études internationales de la Direction des Archives de France, Bâtiments d'archives, bâtiments du futur (Annecy, 26-28 mai 2003) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. disponible sur le web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace, les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Working Heritage à Roubaix, 13-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Couëlle, l'architecte écologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Couëlle, l'architecte écologue - journée d'études organisée par les Archives nationales (CAMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte d'archives privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage technique international de la Direction des Archives de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder les archives d'entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Du local au national : histoire sociale et appartenances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'architectes : L'archiviste entre les producteurs et les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence débat sur les archives d'urbanisme et d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usine Motte-Bossut au Centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences du Musée des Beaux-Arts d'Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'histoire des femmes aux Archives nationales, centre des archives du monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle place pour les femmes dans les sociétés industrielles ? Femmes et travail aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de la campagne à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "L'Ecole de Barbizon et son rayonnement", organisé par l'Université Lumière Lyon 2, Lyon, 19 et 20 juin 2002. A paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.inconnue à ce jour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.2474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en intrus dans les musées. Inclusions, controverses, exclusions et patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schoeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 47, 284 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire architecturale des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hamzeian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2024, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13eok⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insituarss.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de pouvoirs. Architectures administratives dans la France contemporaine, 1945-2013. Avant/Après la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel immatériel et institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Cachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2017, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.15435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au regard des métiers du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2016, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.13530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines - Enjeux contemporains de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 133, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et enjeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amable Sablon Du Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 129, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux terrains de l'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Chauliac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 127, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2011, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions patrimoniales I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2009, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lha.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 116-117, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecte historien de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir le patrimoine ethnologique. Drôle de cause pour les archivistes français (1989-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est passée l'ethnologie dans l'administration du patrimoine ? Témoignage d'un ancien chef de la &amp;quot; Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Publication en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sources (Frédéric Duval dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 311-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Basile Baudez, Élisabeth Maisonnier et Emmanuel Pénicaut (sous la direction de), Les hôtels de la Guerre et des Affaires étrangères à Versailles, Paris, éditions Nicolas Chaudun, 2010, 256 p. et 20 p. de pl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, p. 129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flambeau du savoir et la flamme du souvenir. Monuments aux morts et culte des morts dans les établissements d'enseignement supérieur (1918-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et mutations du décor (dans les grands magasins parisiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La campagne des Halles, Les nouveaux malheurs de Paris par Françoise Fromonot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Simon Texier (dir.), L'Institut d'art et archéologie, Paris, 1932, Paris, Picard, 2005, dans Livraisons d'Histoire de l'architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte comme enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;L'architecture scolaire, essai d'historiographie internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notices biographiques de : Germain Bazin, Michel Fleury, Louis Grodecki, René Huyghe, André Parrot, Charles Sterling et Daniel Arasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre des Archives du Monde du Travail à Roubaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Quand l'architecture devient sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Colloque Henri Labrouste et les bilbiothèques (Paris, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livraisons d'histoire de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du colloque Les Français et leurs archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, p. 135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation préventive et bâtiments d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de l'Education nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines de l'enseignement supérieur à Paris (fin XVIIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris Sciences &amp; Lettres, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel au seuil des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme, 2020, Ethnologie de la France et des mondes contemporains, Pascal Liévaux, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus Jussieu. Histoire d’une réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Picon-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archibooks + Sautereau, pp.127, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art d’Etat ? Commandes publiques aux artistes plasticiens (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier-Philippe Guiochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bettineli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives nationales, 258 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial. Mutations contemporaines des métiers du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Voisenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la FMSH, 315 p., 2016, collection « Cahiers d’ethnologie de la France », n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sorbonne. Figures de l’architecture universitaire à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 365 p., 2015, collection « Locus solus », n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine. Pourquoi ? Comment ? Jusqu'où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 64 p., 2014, « La documentation photographique », n° 8099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et patrimoine culturel immatériel : actes du colloque international au Musée du Quai Branly, janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 220 p., 2013, collection « Droit du patrimoine culturel et naturel »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel. Premières expériences en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des culturels du Monde. Actes sud, 365 p., 2011, collection « Internationale de l’imaginaire », n° 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l'archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAHIC/Mission à l'ethnologie. Mission à l'Ethnologie, 179 p., 2009, Les carnets du Lahic n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes, des lieux, des archives : pour une autre pratique de l'archivistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS et Ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 178 p., 2009, Carnets du LAHIC, Claudie Voisenat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancellerie des Universités de Paris - diffusion RMN, 280 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques parisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action artistique de la Ville de Paris, 2002, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives nationales, Centre des archives du monde du travail, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Sorbonne était peinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve et Larose, 322 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action artistique de la Ville de Paris, 1999, Paris et son patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d'établissement (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la décoration des établissements d'enseignement supérieur à Paris (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole nationale des chartes, 1997. Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'établissement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ux1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ux0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rl6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rl7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.3504" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123q9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pizzorni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eo8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2968" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123qa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schoeni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7v" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.37701" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.231.0167" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141sl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141si" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141sk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2022.6129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2257" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2198" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.4117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Janin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ventura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.5937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chassaing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5906" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.414" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.16062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.194.0147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cachat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15619" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian James Jacquelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0582" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bouju" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13749" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13436" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10208" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10207" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.036.0159" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amable Sablon Du Corail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863031v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.984" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.970" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14390" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11310" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176529v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1082" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.981" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.290" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.292" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.4410" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.3777" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.198" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.5372" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.4716" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2008.4494" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189292v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.402" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119369v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069562v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141759v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141648v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hottin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373127v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865914v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861437v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338338v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856043v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174832v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156582v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010401v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150224v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150234v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150232v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150193v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087771v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141782v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150184v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141765v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150174v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150171v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150168v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143838v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150164v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010472v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143820v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143823v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143826v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70601/1q5hnc9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942283v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Langlois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302434v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186859v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908748v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.15990" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863092v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203764v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.park-books.com/en/product/hec-campus-evolution-of-a-model/142" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192403v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4885/un-art-d-etat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854339v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178317v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886670v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12h6j" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178348v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186457v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.7348" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178294v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304465v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850941v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304461v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845271v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842303v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.3482" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861992v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article3311.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845176v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141788v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087450v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068889v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141756v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010683v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141750v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141655v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088296v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089095v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089121v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088975v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089019v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088137v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088510v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087473v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15eqt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302416v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191814v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354286v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867850v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867699v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867743v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856931v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1f" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856983v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856940v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1d" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1c" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906805v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856936v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1e" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856693v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qcz9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856652v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qczg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856665v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qcz8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315402v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129685v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385108v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861799v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333558v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426315v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337651v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189399v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168149v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121241v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137569v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173361v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178230v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565297v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979557v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Moret" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Monet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hamzeian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eok" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2474" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239758v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendling" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239782v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.277" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193598v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15672" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193576v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15435" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193567v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13530" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874608v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874454v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.839" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239797v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.196" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874148v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087816v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141529v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829967v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863076v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851931v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010066v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141784v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089239v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088977v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086975v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010096v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141772v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141767v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010114v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089248v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086990v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087967v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087949v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141638v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05505106v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908691v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238641v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238617v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe Guiochon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bettineli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238627v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238603v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238644v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238632v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505575v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861390v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137630v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089773v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089792v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087444v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087556v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04956992v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15eqt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd1e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qczg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qcz8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qcz9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rl6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rl7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ux0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ux1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pizzorni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eo8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eoi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123qa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schoeni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2968" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.3504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123q9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.37701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141sm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.231.0167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141sl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141sk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141si" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2022.6129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2257" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2198" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.4117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Janin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ventura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.5937" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chassaing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5906" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888050v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.16062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15469" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.194.0147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0099" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cachat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15619" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13633" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bouju" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13749" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13436" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian James Jacquelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0582" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10208" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.036.0159" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amable Sablon Du Corail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.984" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1069" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1082" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.970" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14390" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11310" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.968" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178252v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.981" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.290" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.292" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.955" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.1080" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245441v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.198" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889316v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.5372" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.4410" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.3777" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.4716" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246978v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2008.4494" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246968v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078121v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189292v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.402" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086859v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079500v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142488v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141777v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141761v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069201v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141754v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010579v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141748v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1491" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141648v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hottin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140038v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088671v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141531v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Langlois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70601/1q5hnc9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942233v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851997v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186859v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.15990" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863092v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863051v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.park-books.com/en/product/hec-campus-evolution-of-a-model/142" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4885/un-art-d-etat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854339v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886670v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12h6j" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47751" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186488v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05186457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.7348" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178294v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338356v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850941v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304434v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304461v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911230v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304465v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845271v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842303v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.3482" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861992v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article3311.html" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845176v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141788v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068889v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141756v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141655v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141750v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141651v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089121v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088975v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088137v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088510v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089205v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089098v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110511v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k84" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373127v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861437v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865914v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426300v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426334v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856214v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856043v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334876v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863120v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322697v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150236v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144631v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175950v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174832v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144620v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010401v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174814v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150240v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150239v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150226v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150222v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150235v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089818v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150232v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142903v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150227v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150234v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150224v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150223v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087771v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141782v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150193v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150184v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078153v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141765v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150174v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150171v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150179v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010072v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010200v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087928v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143838v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143836v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150166v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150164v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150168v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143832v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143820v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143829v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143823v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143826v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010472v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501863v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.2474" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239758v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendling" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979557v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Moret" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Monet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hamzeian" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eok" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239782v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insituarss.277" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193598v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15672" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193576v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15435" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193567v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13530" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874608v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874454v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.839" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239797v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.196" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874148v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141529v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087816v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820724v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829967v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863076v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851931v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010066v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141784v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089239v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086975v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010096v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088977v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141772v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141767v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010114v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089248v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086990v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087967v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087949v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141638v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05505106v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908691v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238641v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Picon-Lefebvre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238617v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe Guiochon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bettineli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238627v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238644v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238632v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238637v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505575v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861390v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137630v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089773v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089792v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087444v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087556v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04956992v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>