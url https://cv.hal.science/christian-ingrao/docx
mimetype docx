--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -265,220 +265,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historiciser le mal : une édition critique de &amp;quot;Mein Kampf</w:t>
+                <w:t xml:space="preserve">Le soleil noir du Paroxysme. Nazisme, violence de guerre, temps présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ingrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baisez</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Fayard, 2021, 9782213671185</w:t>
+                <w:t xml:space="preserve">Odile Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Henry Rousso Denis Peschanski, 978-2-7381-5447-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311456v1</w:t>
+                <w:t xml:space="preserve">hal-03480663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soleil noir du Paroxysme. Nazisme, violence de guerre, temps présent</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historiciser le mal : une édition critique de &amp;quot;Mein Kampf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wirsching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Jacob</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Henry Rousso Denis Peschanski, 978-2-7381-5447-7</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 2021, 9782213671185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03480663v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitler</w:t>
               </w:r>
@@ -1570,96 +1570,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03101226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture de guerre, imaginaire nazi, violence génocide. Le cas des cadres du SD</w:t>
+                <w:t xml:space="preserve">Culture de guerre imaginaire nazi, violence génocide,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ingrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">, 2000, 47 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101281v1</w:t>
+                <w:t xml:space="preserve">halshs-01394097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les historiens et le nazisme. Pratiques historiographiques, légitimation et engagement</w:t>
               </w:r>
@@ -1717,96 +1717,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03101207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture de guerre imaginaire nazi, violence génocide,</w:t>
+                <w:t xml:space="preserve">Culture de guerre, imaginaire nazi, violence génocide. Le cas des cadres du SD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ingrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 47 (2)</w:t>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01394097v1</w:t>
+                <w:t xml:space="preserve">hal-03101281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La violence de guerre. Approche comparée des deux conflits mondiaux. Essai de bibliographie introductive</w:t>
               </w:r>
@@ -2133,51 +2133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ingrao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777504v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mannoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wirsching" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brayard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Anglaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/histoire-et-geopolitique/histoire-du-xxe-siecle/soleil-noir-du-paroxysme_9782738154477.php" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02860865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251455020/le-communisme-au-village" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_mondiale_du_XXe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Pratiques d'" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agression Des" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vidal-Naquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solchany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.102.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900004558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.2000.1802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03101839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ingrao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777504v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/histoire-et-geopolitique/histoire-du-xxe-siecle/soleil-noir-du-paroxysme_9782738154477.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mannoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wirsching" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brayard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Anglaret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02860865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251455020/le-communisme-au-village" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_mondiale_du_XXe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Pratiques d'" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agression Des" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vidal-Naquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solchany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.102.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900004558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.2000.1802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03101839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>