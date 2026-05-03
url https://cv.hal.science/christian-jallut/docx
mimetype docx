--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1221,261 +1221,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling and Simulations of the Behavior of a Fixed-Bed Reactor-Exchanger used for CO2 Methanation</w:t>
+                <w:t xml:space="preserve">Sketching a Portrait of the Optimal Adsorbent for CO 2 Separation by Pressure Swing Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmey Try</w:t>
+                <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bengaouer</w:t>
+                <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baurens</w:t>
+                <w:t xml:space="preserve">Gerhard Pirngruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (16), pp.4818 - 4829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.15874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b04877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900900v1</w:t>
+                <w:t xml:space="preserve">hal-01760354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching a Portrait of the Optimal Adsorbent for CO 2 Separation by Pressure Swing Adsorption</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling and Simulations of the Behavior of a Fixed-Bed Reactor-Exchanger used for CO2 Methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edder J. Garcia</w:t>
+                <w:t xml:space="preserve">Rasmey Try</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
+                <w:t xml:space="preserve">Alain Bengaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Pirngruber</w:t>
+                <w:t xml:space="preserve">Pierre Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (16), pp.4818 - 4829. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b04877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.15874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760354v1</w:t>
+                <w:t xml:space="preserve">hal-01900900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random porous network generation and 1D mass transfer simulation for gamma-alumina supports</w:t>
               </w:r>
@@ -1964,345 +1964,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid transient model for simulation of air-cooled refrigeration systems: Description and experimental validation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SFGP 2013 Conference Special Issue: The chemical engineering sciences for a sustainable industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Latour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Belkacem Benadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.10.008⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2), pp.175-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900920v1</w:t>
+                <w:t xml:space="preserve">hal-02096996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFGP 2013 Conference Special Issue: The chemical engineering sciences for a sustainable industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Benadda</w:t>
+                <w:t xml:space="preserve">A hybrid transient model for simulation of air-cooled refrigeration systems: Description and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jallut</w:t>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Joly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93 (2), pp.175-175. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.142-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096996v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Optimize the Electrostatic Interaction between a Solid Adsorbent and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,64 +2362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Adsorption Properties of Zeolites as Adsorbents for CO2 Separation: Best Compromise between the Working Capacity and Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard D. Pirngruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,506 +2490,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics based stability analysis and its use for nonlinear stabilization of the CSTR.</w:t>
+                <w:t xml:space="preserve">A multiscale physical model of a polymer electrolyte membrane water electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.H. Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.156-177. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (November 2013), pp.363-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2013.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.07.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876537v1</w:t>
+                <w:t xml:space="preserve">hal-01900931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the confinement effect in microporous materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
+                <w:t xml:space="preserve">Thermodynamics based stability analysis and its use for nonlinear stabilization of the CSTR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerhard D. Pirngruber</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.156-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2013.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp44375b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905367v1</w:t>
+                <w:t xml:space="preserve">hal-00876537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transient Method for Mass-Transfer Characterization Through Supported Zeolite Membranes: Extension to Two Components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+                <w:t xml:space="preserve">Quantification of the confinement effect in microporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edder J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard D. Pirngruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59, pp.959-970. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (15), pp.5648-5657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.13866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cp44375b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00826366v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale physical model of a polymer electrolyte membrane water electrolyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Transient Method for Mass-Transfer Characterization Through Supported Zeolite Membranes: Extension to Two Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jallut</w:t>
+                <w:t xml:space="preserve">A. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (November 2013), pp.363-374. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.959-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.07.214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.13866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900931v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling adsorption properties on the basis of microscopic, molecular and structural descriptors for non-polar adsorbents</w:t>
               </w:r>
@@ -3118,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3339,90 +3339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Structure and Chemistry in Controlling Separations of CO2/CH4 and CO2/CH4/CO Mixtures over Honeycomb MOFs with Coordinatively Unsaturated Metal Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. S. Mowat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.412-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3841,90 +3841,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Port Hamiltonian approach to modeling and control of Continuous Stirred Tank Reactors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (10), pp.1449-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3952,287 +3952,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model based safety analysis of a three-phase catalytic slurry intensified continuous reactor</w:t>
+                <w:t xml:space="preserve">Control and optimization of a three-phase catalytic slurry intensified continuous chemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sami Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. de Panthou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. De Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2010.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.664-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890404v1</w:t>
+                <w:t xml:space="preserve">hal-01890387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and optimization of a three-phase catalytic slurry intensified continuous chemical reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Dynamic model based safety analysis of a three-phase catalytic slurry intensified continuous reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Valentin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. De Panthou</w:t>
+                <w:t xml:space="preserve">F. de Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (5), pp.664-675. </w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.437 - 445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2010.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890387v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy based modelling and design of asymptotic observers for chemical reactors</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 82 (8), pp.1389-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4611,51 +4611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph for dynamic modelling in chemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (10), pp.1363-1370. </w:t>
@@ -5170,90 +5170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transient permeation-based method for composite zeolite membranes characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (10), pp.2527-2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5325,51 +5325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5422,235 +5422,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Dynamic Mechanistic Model for the Transient Analysis of PEFCs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">USE OF RTD AND LOCAL TRANSFER REPRESENTATION TO OBTAIN A TRANSIENT MODELLING OF A LIQUID-SOLID SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.200500204⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (1), pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00986449208936064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098274v1</w:t>
+                <w:t xml:space="preserve">hal-02097076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USE OF RTD AND LOCAL TRANSFER REPRESENTATION TO OBTAIN A TRANSIENT MODELLING OF A LIQUID-SOLID SYSTEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A Multi-Scale Dynamic Mechanistic Model for the Transient Analysis of PEFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 117 (1), pp.163-174. </w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp.99-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00986449208936064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200500204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097076v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Complex Mixing Process in Internal Mixers</w:t>
               </w:r>
@@ -5759,601 +5759,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments method applied to the in-situ characterisation of normal butane mass transfer in MFI zeolite membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dynamic Mechanistic Model of an Electrochemical Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Courthial</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melaz Tayakout</w:t>
+                <w:t xml:space="preserve">Pascal Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2005.08.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (6), pp.A1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2188353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098267v1</w:t>
+                <w:t xml:space="preserve">hal-02098084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Mechanistic Model of an Electrochemical Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schott</w:t>
+                <w:t xml:space="preserve">Moments method applied to the in-situ characterisation of normal butane mass transfer in MFI zeolite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Courthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaz Tayakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193 (1-3), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2005.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.2188353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph modelling for chemical reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout</w:t>
+                <w:t xml:space="preserve">Approximation of a PSA process based on an equivalent continuous countercurrent flow process: Blow-up and blow-down representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (2), pp.633-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13873950500068823⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098088v1</w:t>
+                <w:t xml:space="preserve">hal-02098081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of a PSA process based on an equivalent continuous countercurrent flow process: Blow-up and blow-down representation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
+                <w:t xml:space="preserve">Bond graph modelling for chemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breedveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.06.025⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950500068823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098081v1</w:t>
+                <w:t xml:space="preserve">hal-02098088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new technique for the determination of contact time distribution (CTD) from tracers experiments in heterogeneous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (16), pp.4623 - 4633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6554,51 +6554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6790,64 +6790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a Monte Carlo approach with the contact time distribution concept for the steady-state modeling of an isothermal heterogeneous coordinated anionic ring opening polymerization reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,51 +6945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chaudourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7074,64 +7074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ragil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48 (9), pp.1927-1937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7190,64 +7190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Mass Transfer and Thermodynamic Properties of Branched Paraffins in Silicalite by Inverse Chromatography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ragil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7319,64 +7319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-isothermal gas–liquid absorption with chemical reaction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,77 +7435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequence of structural identifiability properties on state-model formulation for linear inverse chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55 (15), pp.2945-2956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7577,51 +7577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7823,64 +7823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of non-isothermal gas–liquid absorption with chemical reaction on a spherical laminar film Application to phosgene absorption into aqueous sodium hydroxide solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7965,51 +7965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 40 (13), pp.3177-3187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8210,51 +8210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transient-state technique for the heat transfer coefficient measurement in a corrugated plate heat exchanger channel based on frequency response and residence time distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8339,51 +8339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel experimental technique for measurement of mass transfer between liquids and gas bubbles in agitated vessels: Application to highly viscous liqu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,51 +8455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoporometry - Modeling and simulation of a mesoporous solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8610,51 +8610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crouslé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,51 +8726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimization of the steady state operation of a vapour recompression distillation column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8991,51 +8991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of a Batch Sludge Settling Column by Partial Differential Non Linear Equations with a Moving Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9147,51 +9147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9629,541 +9629,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling gamma-alumina catalyst supports as networks of randomly connected pores</w:t>
+                <w:t xml:space="preserve">Dynamic modelling and analysis of the coupling MED-CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Carreira Ferreira</w:t>
+                <w:t xml:space="preserve">Laura Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cipollina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J Verstraete</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Leinkugel-Le-Cocq</w:t>
+                <w:t xml:space="preserve">Philippe Bandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRE25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">European Desalination Society conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141327v1</w:t>
+                <w:t xml:space="preserve">hal-02141318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling and analysis of the coupling MED-CSP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling gamma-alumina catalyst supports as networks of randomly connected pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Carreira Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guimard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Jan J Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bandelier</w:t>
+                <w:t xml:space="preserve">Damien Leinkugel-Le-Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Desalination Society conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ISCRE25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141318v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamique des phénomènes irréversibles et automatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of biomolecular capture processes involved in molecular recognition reaction. Validation by the affinity chromatography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drazek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Exergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">SLAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San-Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150087v1</w:t>
+                <w:t xml:space="preserve">hal-02141288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of biomolecular capture processes involved in molecular recognition reaction. Validation by the affinity chromatography technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+                <w:t xml:space="preserve">Thermodynamique des phénomènes irréversibles et automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Drazek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, San-Diego, United States</w:t>
+              <w:t xml:space="preserve">Les journées Exergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141288v1</w:t>
+                <w:t xml:space="preserve">hal-02150087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the dynamic behavior of a fixed-bed heat exchanger-reactor for the CO2 methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmey Try</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bengaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10201,64 +10201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’une installation de dessalement d’eau de mer par distillation soumise à des régimes transitoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10296,51 +10296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the relation between the Kerkhof-Geboers Theory of Multicomponent Fluid Diffusion and the Entropy Production Due to Transport Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the TFMST II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10365,64 +10365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D transient heterogeneous model of a structured reactor-exchanger for the methanation of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmey Try</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bengaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10460,77 +10460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10607,51 +10607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10918,51 +10918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,90 +11026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics based control for three-phase catalytic fed-batch reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC WC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11147,51 +11147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative risk evaluation of batch and intensified continuous processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Machefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11272,90 +11272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy based Control and optimization of a three-phase catalytic slurry intensified continuous chemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11380,77 +11380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of a three-phase catalytic slurry intensified chemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice de Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11514,51 +11514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11881,269 +11881,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jallut</w:t>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107575v1</w:t>
+                <w:t xml:space="preserve">hal-02113840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
+                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113840v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12308,51 +12308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ESCAPE 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Elsevier, pp.943-948, 2014, Computer-Aided Chemical Engineering book series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12390,90 +12390,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a three-phase catalytic slurry intensified continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ESCAPE20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, pp.445-450, 2010, Computer Aided Chemical Engineering book series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12498,64 +12498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite zeolite membranes characterization by using a transient state experimental technique and a parameter estimation procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Courthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12784,51 +12784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03476808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Ledezma Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sorbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50171-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drazek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c00922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guimard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipollina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ortega-Delgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.10.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aman-Pommier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmey Try" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J. Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Pellitero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04877" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01743874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50017-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.02.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87X2RLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Joly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51RZ8CG8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D. Pirngruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500209v" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Palomino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie500207s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Hoang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.06.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44375b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courthial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13866" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R3X7BKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWN2S1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Pellitero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401178u" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchicaya Goma-Bilongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300698k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. S. Mowat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309526k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procont.2011.12.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando L. Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23300b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie dos Santos Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jprocont.2011.06.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Panthou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2010.02.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Panthou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802236085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baaiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950902808578" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oriol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVFGS1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maschke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breedveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.09.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8DGTHZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098295v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breedveld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.04.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLWMK52-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316454v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Berne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.03.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z13CB7J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098304v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11580" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ8R970-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86N5SFXV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200500204" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449208936064" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adragna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0704795" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6WDN0VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098267v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courthial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baudot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.08.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-493H4SX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2188353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breedveld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068823" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.06.025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M482124R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.03.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J040N62-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.07.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6R0SV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0342964" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DLH6XNTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1431" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E7491A1642A0A089630FF61DCDB406E9E4084F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00661-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29D6J12S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097124v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudourne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00203-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT21T5Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097125v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolimaitre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ragil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480910" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHZV8KXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0004693" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3T2KVZV6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097120v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghizadeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(00)00357-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22B53C651E8D91053891489BADD79317431A483D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097115v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00558-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSXFSZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097105v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammouri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690450109" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFVS8PHV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dellero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahal Boussehain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touzain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htrt165" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00281-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4PSM52G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097101v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chouri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(98)00125-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5T514NK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097090v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Grillot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(96)00359-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJG9JRM9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amblard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(94)00234-M" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D00812D64869848E54D3686BFD763986DBEB00B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poizat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(92)85005-T" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNC23JG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bardot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(92)85028-H" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BH9XNM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01903635v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fiaty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crousl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(91)87073-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXBSLSHM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097071v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(85)87024-X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6PR0721-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V dos Santos Martins" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1181" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382889v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732179v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148775v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Robin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carreira Ferreira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Verstraete" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinkugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guimard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141288v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141332v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141275v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141357v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900925v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141361v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977096v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977223v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Machefer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977080v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Panthou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fila" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernauer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dalmon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141282v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900911v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Pu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Nguyen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905360v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977189v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432528v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80114-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03476808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Ledezma Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sorbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50171-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drazek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c00922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guimard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipollina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ortega-Delgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.10.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aman-Pommier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Pellitero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmey Try" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15874" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01743874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50017-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.02.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87X2RLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51RZ8CG8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D. Pirngruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500209v" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Palomino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie500207s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWN2S1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Hoang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.06.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44375b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courthial" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R3X7BKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Pellitero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401178u" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchicaya Goma-Bilongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300698k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. S. Mowat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309526k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procont.2011.12.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando L. Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23300b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie dos Santos Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jprocont.2011.06.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Panthou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.03.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Panthou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2010.02.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802236085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baaiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950902808578" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oriol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVFGS1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maschke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breedveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.09.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8DGTHZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098295v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breedveld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.04.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLWMK52-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316454v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Berne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.03.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z13CB7J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098304v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11580" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ8R970-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86N5SFXV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449208936064" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098274v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200500204" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adragna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0704795" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6WDN0VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2188353" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courthial" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baudot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.08.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-493H4SX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.06.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M482124R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breedveld" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068823" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.03.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J040N62-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.07.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6R0SV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0342964" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DLH6XNTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1431" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E7491A1642A0A089630FF61DCDB406E9E4084F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00661-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29D6J12S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097124v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudourne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00203-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT21T5Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097125v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolimaitre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ragil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480910" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHZV8KXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0004693" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3T2KVZV6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097120v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghizadeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(00)00357-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22B53C651E8D91053891489BADD79317431A483D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097115v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00558-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSXFSZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097105v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammouri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690450109" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFVS8PHV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dellero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahal Boussehain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touzain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htrt165" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00281-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4PSM52G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097101v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chouri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(98)00125-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5T514NK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097090v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Grillot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(96)00359-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJG9JRM9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amblard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(94)00234-M" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D00812D64869848E54D3686BFD763986DBEB00B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poizat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(92)85005-T" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNC23JG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bardot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(92)85028-H" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BH9XNM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01903635v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fiaty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crousl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(91)87073-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXBSLSHM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097071v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(85)87024-X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6PR0721-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V dos Santos Martins" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1181" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382889v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732179v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148775v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Robin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141318v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guimard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141327v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carreira Ferreira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Verstraete" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinkugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141332v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141275v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141357v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900925v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141361v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977096v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977223v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Machefer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977080v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Panthou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fila" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernauer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dalmon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141282v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900911v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Pu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Nguyen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905360v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977189v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432528v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80114-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>