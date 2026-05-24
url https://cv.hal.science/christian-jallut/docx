--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1221,261 +1221,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching a Portrait of the Optimal Adsorbent for CO 2 Separation by Pressure Swing Adsorption</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling and Simulations of the Behavior of a Fixed-Bed Reactor-Exchanger used for CO2 Methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edder J. Garcia</w:t>
+                <w:t xml:space="preserve">Rasmey Try</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
+                <w:t xml:space="preserve">Alain Bengaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Pirngruber</w:t>
+                <w:t xml:space="preserve">Pierre Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (16), pp.4818 - 4829. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b04877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.15874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760354v1</w:t>
+                <w:t xml:space="preserve">hal-01900900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling and Simulations of the Behavior of a Fixed-Bed Reactor-Exchanger used for CO2 Methanation</w:t>
+                <w:t xml:space="preserve">Sketching a Portrait of the Optimal Adsorbent for CO 2 Separation by Pressure Swing Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmey Try</w:t>
+                <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bengaouer</w:t>
+                <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baurens</w:t>
+                <w:t xml:space="preserve">Gerhard Pirngruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (16), pp.4818 - 4829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.15874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b04877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900900v1</w:t>
+                <w:t xml:space="preserve">hal-01760354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random porous network generation and 1D mass transfer simulation for gamma-alumina supports</w:t>
               </w:r>
@@ -2245,64 +2245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Optimize the Electrostatic Interaction between a Solid Adsorbent and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,64 +2362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Adsorption Properties of Zeolites as Adsorbents for CO2 Separation: Best Compromise between the Working Capacity and Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard D. Pirngruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,740 +2490,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale physical model of a polymer electrolyte membrane water electrolyzer</w:t>
+                <w:t xml:space="preserve">Modelling adsorption properties on the basis of microscopic, molecular and structural descriptors for non-polar adsorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Oliveira</w:t>
+                <w:t xml:space="preserve">Edder J Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard D. Pirngruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (November 2013), pp.363-374. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (30), pp.9398-9409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.07.214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la401178u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900931v1</w:t>
+                <w:t xml:space="preserve">hal-01905363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics based stability analysis and its use for nonlinear stabilization of the CSTR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics-Based Nonlinear Control of a Three-Phase Slurry Catalytic Fed-Batch Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.H. Hoang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+                <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2013.06.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (2), pp.360 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2181173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876537v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the confinement effect in microporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard D. Pirngruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (15), pp.5648-5657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cp44375b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transient Method for Mass-Transfer Characterization Through Supported Zeolite Membranes: Extension to Two Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Courthial</w:t>
+                <w:t xml:space="preserve">A. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.959-970. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.13866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.13866⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling adsorption properties on the basis of microscopic, molecular and structural descriptors for non-polar adsorbents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics based stability analysis and its use for nonlinear stabilization of the CSTR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edder J Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gerhard D. Pirngruber</w:t>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la401178u⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.156-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905363v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics-Based Nonlinear Control of a Three-Phase Slurry Catalytic Fed-Batch Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale physical model of a polymer electrolyte membrane water electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bahroun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Valentin</w:t>
+                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (November 2013), pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.07.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2181173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895628v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of the reactive twin-screw co-rotating extrusion process: experimental validation by using inlet glass fibers injection response and application to polymers degassing</w:t>
               </w:r>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3339,90 +3339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Structure and Chemistry in Controlling Separations of CO2/CH4 and CO2/CH4/CO Mixtures over Honeycomb MOFs with Coordinatively Unsaturated Metal Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edder J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. S. Mowat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Pellitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.412-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3841,90 +3841,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Port Hamiltonian approach to modeling and control of Continuous Stirred Tank Reactors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (10), pp.1449-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3952,287 +3952,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and optimization of a three-phase catalytic slurry intensified continuous chemical reactor</w:t>
+                <w:t xml:space="preserve">Dynamic model based safety analysis of a three-phase catalytic slurry intensified continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bahroun</w:t>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. De Panthou</w:t>
+                <w:t xml:space="preserve">F. de Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.437 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2010.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890387v1</w:t>
+                <w:t xml:space="preserve">hal-01890404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model based safety analysis of a three-phase catalytic slurry intensified continuous reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Control and optimization of a three-phase catalytic slurry intensified continuous chemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Panthou</w:t>
+                <w:t xml:space="preserve">F. De Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (3), pp.437 - 445. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.664-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2010.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890404v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy based modelling and design of asymptotic observers for chemical reactors</w:t>
               </w:r>
@@ -4450,870 +4450,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the two-phase flow regimes and liquid dispersion in horizontal and vertical tubes by using coloured tracer and non-intrusive optical detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Clement</w:t>
+                <w:t xml:space="preserve">A transient permeation-based method for composite zeolite membranes characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.079⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (10), pp.2527-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098291v1</w:t>
+                <w:t xml:space="preserve">hal-02098304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph for dynamic modelling in chemical engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Breedveld</w:t>
+                <w:t xml:space="preserve">Characterization of the two-phase flow regimes and liquid dispersion in horizontal and vertical tubes by using coloured tracer and non-intrusive optical detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.09.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (1), pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098414v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured modeling for processes: A thermodynamical network theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Breedveld</w:t>
+                <w:t xml:space="preserve">Bond graph for dynamic modelling in chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breedveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.04.012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1994-2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098295v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the two-phase flowregimes and liquid dispersion in horizontal and vertical tubes by using coloured tracer and non-intrusive optical detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Clément</w:t>
+                <w:t xml:space="preserve">Structured modeling for processes: A thermodynamical network theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaz Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Breedveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.079⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (6), pp.1120-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300308v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of two-phase flow regimes in horizontal tubes using 81mKr tracer experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Characterization of the two-phase flowregimes and liquid dispersion in horizontal and vertical tubes by using coloured tracer and non-intrusive optical detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
+                <w:t xml:space="preserve">P. Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Berne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2008.03.017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (Issue 1), pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316454v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transient permeation-based method for composite zeolite membranes characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+                <w:t xml:space="preserve">Characterization of two-phase flow regimes in horizontal tubes using 81mKr tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (10), pp.2527-2538. </w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (10), pp.1363-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.11580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2008.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098304v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double linear driving force approximation for non-isothermal mass transfer modeling through bi-disperse adsorbents</w:t>
               </w:r>
@@ -5325,51 +5325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,51 +5428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USE OF RTD AND LOCAL TRANSFER REPRESENTATION TO OBTAIN A TRANSIENT MODELLING OF A LIQUID-SOLID SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5513,821 +5513,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Dynamic Mechanistic Model for the Transient Analysis of PEFCs</w:t>
+                <w:t xml:space="preserve">Modeling of the Complex Mixing Process in Internal Mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Franco</w:t>
+                <w:t xml:space="preserve">Laurent Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Maschke</w:t>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (2), pp.99-117. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (22), pp.7328-7339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fuce.200500204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie0704795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098274v1</w:t>
+                <w:t xml:space="preserve">hal-02098282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Complex Mixing Process in Internal Mixers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-Scale Dynamic Mechanistic Model for the Transient Analysis of PEFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jallut</w:t>
+                <w:t xml:space="preserve">A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie0704795⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp.99-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200500204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098282v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Mechanistic Model of an Electrochemical Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moments method applied to the in-situ characterisation of normal butane mass transfer in MFI zeolite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Schott</w:t>
+                <w:t xml:space="preserve">Lucile Courthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaz Tayakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2188353⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193 (1-3), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2005.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098084v1</w:t>
+                <w:t xml:space="preserve">hal-02098267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments method applied to the in-situ characterisation of normal butane mass transfer in MFI zeolite membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Melaz Tayakout</w:t>
+                <w:t xml:space="preserve">A Dynamic Mechanistic Model of an Electrochemical Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2005.08.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (6), pp.A1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2188353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098267v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of a PSA process based on an equivalent continuous countercurrent flow process: Blow-up and blow-down representation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
+                <w:t xml:space="preserve">Bond graph modelling for chemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breedveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.06.025⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950500068823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098081v1</w:t>
+                <w:t xml:space="preserve">hal-02098088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph modelling for chemical reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout</w:t>
+                <w:t xml:space="preserve">Approximation of a PSA process based on an equivalent continuous countercurrent flow process: Blow-up and blow-down representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (2), pp.633-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13873950500068823⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098088v1</w:t>
+                <w:t xml:space="preserve">hal-02098081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new technique for the determination of contact time distribution (CTD) from tracers experiments in heterogeneous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6790,51 +6790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a Monte Carlo approach with the contact time distribution concept for the steady-state modeling of an isothermal heterogeneous coordinated anionic ring opening polymerization reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6913,354 +6913,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient state techniques for mass transfer characterization of a gas–liquid packed column</w:t>
+                <w:t xml:space="preserve">Separation of mono- and dibranched hydrocarbons on silicalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perrin</w:t>
+                <w:t xml:space="preserve">E. Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chaudourne</w:t>
+                <w:t xml:space="preserve">K. Ragil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (9), pp.1927-1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.690480910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00203-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097124v1</w:t>
+                <w:t xml:space="preserve">hal-02097125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of mono- and dibranched hydrocarbons on silicalite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient state techniques for mass transfer characterization of a gas–liquid packed column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jolimaitre</w:t>
+                <w:t xml:space="preserve">S Chaudourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ragil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+                <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 48 (9), pp.1927-1937. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 57 (16), pp.3335-3345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.690480910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097125v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Mass Transfer and Thermodynamic Properties of Branched Paraffins in Silicalite by Inverse Chromatography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ragil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40 (3), pp.914-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7332,64 +7332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 82 (1-3), pp.143-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7435,64 +7435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequence of structural identifiability properties on state-model formulation for linear inverse chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7545,497 +7545,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State observation of a nonlinear system: Application to (bio)chemical processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Hammouri</w:t>
+                <w:t xml:space="preserve">Numerical simulation of non-isothermal gas–liquid absorption with chemical reaction on a spherical laminar film Application to phosgene absorption into aqueous sodium hydroxide solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.690450109⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 54 (6), pp.807-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00281-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097105v1</w:t>
+                <w:t xml:space="preserve">hal-02097113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity determination in the case of a porous medium made up of carbon fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Feidt</w:t>
+                <w:t xml:space="preserve">State observation of a nonlinear system: Application to (bio)chemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/htrt165⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 45 (1), pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.690450109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097111v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of non-isothermal gas–liquid absorption with chemical reaction on a spherical laminar film Application to phosgene absorption into aqueous sodium hydroxide solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Lieto</w:t>
+                <w:t xml:space="preserve">Thermal conductivity determination in the case of a porous medium made up of carbon fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahal Boussehain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00281-4⟩</w:t>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (4), pp.401-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/htrt165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02097113v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear estimation strategies for parameter estimation in chemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 22 (1), pp.S687-S690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8365,51 +8365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 48 (1), pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8861,51 +8861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based model and simulations to support decision making in wastewater treatment processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8991,51 +8991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of a Batch Sludge Settling Column by Partial Differential Non Linear Equations with a Moving Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of a Continuous Settling Tank by Hybrid Partial Differential Non Linear Equations for Control Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9232,696 +9232,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par champ de phase de la croissance cristalline d’un corps pur</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of adsorption processes involved in an immunoassay. Validation by the affinity chromatography technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ahouré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Maelenn Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drazek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Fundamentals of Adsorption (FOA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321385v1</w:t>
+                <w:t xml:space="preserve">hal-02148775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer studies through biological membranes. A chemical engineering approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation par champ de phase de la croissance cristalline d’un corps pur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ahouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Pharmacie Galénique Industrielle et Groupe Formulation de la Société Chimique de France, Jan 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382889v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass transfer studies through biological membranes. A chemical engineering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IFAC Workshop on Thermodynamic Foundation of Mathematical Systems Theory (TFMST 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Formulation Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Pharmacie Galénique Industrielle et Groupe Formulation de la Société Chimique de France, Jan 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732179v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of adsorption processes involved in an immunoassay. Validation by the affinity chromatography technique.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Drazek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Fundamentals of Adsorption (FOA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">The 3rd IFAC Workshop on Thermodynamic Foundation of Mathematical Systems Theory (TFMST 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148775v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling and analysis of the coupling MED-CSP</w:t>
+                <w:t xml:space="preserve">Modeling gamma-alumina catalyst supports as networks of randomly connected pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guimard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Sonia Carreira Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bandelier</w:t>
+                <w:t xml:space="preserve">Jan J Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leinkugel-Le-Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Desalination Society conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ISCRE25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141318v1</w:t>
+                <w:t xml:space="preserve">hal-02141327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling gamma-alumina catalyst supports as networks of randomly connected pores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic modelling and analysis of the coupling MED-CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J Verstraete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Jolimaître</w:t>
+                <w:t xml:space="preserve">Laura Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cipollina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leinkugel-Le-Cocq</w:t>
+                <w:t xml:space="preserve">Philippe Bandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRE25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">European Desalination Society conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141327v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of biomolecular capture processes involved in molecular recognition reaction. Validation by the affinity chromatography technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10100,217 +10100,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the dynamic behavior of a fixed-bed heat exchanger-reactor for the CO2 methanation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bengaouer</w:t>
+                <w:t xml:space="preserve">Modélisation d’une installation de dessalement d’eau de mer par distillation soumise à des régimes transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141332v1</w:t>
+                <w:t xml:space="preserve">hal-02141275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une installation de dessalement d’eau de mer par distillation soumise à des régimes transitoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bandelier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the dynamic behavior of a fixed-bed heat exchanger-reactor for the CO2 methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmey Try</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bengaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141275v1</w:t>
+                <w:t xml:space="preserve">hal-02141332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the relation between the Kerkhof-Geboers Theory of Multicomponent Fluid Diffusion and the Entropy Production Due to Transport Phenomena</w:t>
               </w:r>
@@ -10365,64 +10365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D transient heterogeneous model of a structured reactor-exchanger for the methanation of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmey Try</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bengaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10454,472 +10454,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic-based modeling for the Control of the CSTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141374v1</w:t>
+                <w:t xml:space="preserve">hal-02141361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Wu</w:t>
+                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900922v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of simplified and population balance models for dynamic simulation of a latent heat storage system</w:t>
+                <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Jay</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Enery Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Beijing, China. 8 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900925v1</w:t>
+                <w:t xml:space="preserve">hal-01900922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic-based modeling for the Control of the CSTR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Comparisons of simplified and population balance models for dynamic simulation of a latent heat storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Enery Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Beijing, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141361v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
@@ -11026,90 +11026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics based control for three-phase catalytic fed-batch reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC WC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11147,51 +11147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative risk evaluation of batch and intensified continuous processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Machefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11259,103 +11259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy based Control and optimization of a three-phase catalytic slurry intensified continuous chemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11380,77 +11380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of a three-phase catalytic slurry intensified chemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice de Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11501,51 +11501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of vapors and gases permeation in a tubular composite zeolitic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11641,51 +11641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of biomolecular capture processes involved in molecular recognition reaction. Validation by the affinity chromatography technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11881,269 +11881,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
+                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113840v1</w:t>
+                <w:t xml:space="preserve">hal-02107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107575v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12377,103 +12377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a three-phase catalytic slurry intensified continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Panthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ESCAPE20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, pp.445-450, 2010, Computer Aided Chemical Engineering book series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12498,64 +12498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite zeolite membranes characterization by using a transient state experimental technique and a parameter estimation procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Courthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12784,51 +12784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03476808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Ledezma Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sorbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50171-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drazek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c00922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guimard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipollina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ortega-Delgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.10.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aman-Pommier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Pellitero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmey Try" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15874" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01743874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50017-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.02.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87X2RLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51RZ8CG8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D. Pirngruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500209v" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Palomino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie500207s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWN2S1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Hoang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.06.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44375b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courthial" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R3X7BKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Pellitero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401178u" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchicaya Goma-Bilongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300698k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. S. Mowat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309526k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procont.2011.12.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando L. Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23300b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie dos Santos Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jprocont.2011.06.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Panthou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.03.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Panthou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2010.02.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802236085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baaiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950902808578" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oriol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVFGS1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maschke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breedveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.09.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8DGTHZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098295v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breedveld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.04.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLWMK52-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316454v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Berne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.03.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z13CB7J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098304v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11580" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ8R970-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86N5SFXV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449208936064" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098274v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200500204" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adragna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0704795" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6WDN0VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2188353" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courthial" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baudot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.08.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-493H4SX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.06.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M482124R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breedveld" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068823" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.03.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J040N62-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.07.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6R0SV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0342964" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DLH6XNTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1431" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E7491A1642A0A089630FF61DCDB406E9E4084F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00661-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29D6J12S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097124v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudourne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00203-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT21T5Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097125v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolimaitre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ragil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480910" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHZV8KXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0004693" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3T2KVZV6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097120v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghizadeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(00)00357-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22B53C651E8D91053891489BADD79317431A483D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097115v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00558-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSXFSZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097105v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammouri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690450109" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFVS8PHV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dellero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahal Boussehain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touzain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htrt165" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00281-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4PSM52G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097101v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chouri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(98)00125-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5T514NK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097090v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Grillot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(96)00359-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJG9JRM9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amblard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(94)00234-M" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D00812D64869848E54D3686BFD763986DBEB00B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poizat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(92)85005-T" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNC23JG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bardot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(92)85028-H" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BH9XNM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01903635v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fiaty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crousl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(91)87073-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXBSLSHM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097071v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(85)87024-X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6PR0721-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V dos Santos Martins" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1181" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382889v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732179v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148775v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Robin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141318v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guimard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141327v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carreira Ferreira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Verstraete" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinkugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141332v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141275v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141357v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900925v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141361v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977096v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977223v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Machefer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977080v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Panthou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fila" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernauer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dalmon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141282v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900911v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Pu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Nguyen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905360v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977189v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432528v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80114-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03476808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Ledezma Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sorbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50171-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drazek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c00922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guimard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipollina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ortega-Delgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.10.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aman-Pommier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmey Try" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J. Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Pellitero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04877" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01743874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50017-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.02.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87X2RLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51RZ8CG8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D. Pirngruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500209v" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Palomino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie500207s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Pellitero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401178u" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahroun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2181173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905367v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44375b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courthial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13866" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R3X7BKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.06.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.214" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWN2S1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchicaya Goma-Bilongo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie300698k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. S. Mowat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Wright" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309526k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procont.2011.12.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando L. Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23300b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie dos Santos Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jprocont.2011.06.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Panthou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2010.02.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Panthou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802236085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baaiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950902808578" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098304v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11580" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCQ8R970-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098291v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oriol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVFGS1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maschke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breedveld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8DGTHZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breedveld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.04.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLWMK52-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Berne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.03.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z13CB7J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86N5SFXV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449208936064" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adragna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0704795" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6WDN0VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schott" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200500204" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098267v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courthial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baudot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.08.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-493H4SX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2188353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breedveld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068823" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.06.025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M482124R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.03.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J040N62-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2005.07.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP6R0SV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0342964" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DLH6XNTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1431" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E7491A1642A0A089630FF61DCDB406E9E4084F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00661-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29D6J12S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolimaitre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ragil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480910" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHZV8KXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097124v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudourne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00203-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT21T5Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0004693" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3T2KVZV6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097120v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghizadeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(00)00357-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22B53C651E8D91053891489BADD79317431A483D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097115v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00558-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSXFSZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097113v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00281-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4PSM52G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammouri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690450109" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFVS8PHV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097111v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dellero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahal Boussehain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touzain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htrt165" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097101v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chouri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(98)00125-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5T514NK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097090v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Grillot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(96)00359-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJG9JRM9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amblard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(94)00234-M" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D00812D64869848E54D3686BFD763986DBEB00B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poizat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(92)85005-T" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SNC23JG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097086v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bardot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(92)85028-H" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BH9XNM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01903635v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fiaty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crousl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(91)87073-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXBSLSHM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097071v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(85)87024-X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6PR0721-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50112-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.211" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V dos Santos Martins" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1181" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148775v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Robin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382889v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carreira Ferreira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Verstraete" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinkugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guimard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141275v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141332v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141357v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977096v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977223v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Machefer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977080v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Panthou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fila" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernauer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dalmon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141282v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900911v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Pu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Nguyen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905360v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977189v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432528v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80114-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>