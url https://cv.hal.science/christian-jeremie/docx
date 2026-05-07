--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -554,255 +554,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Trigge, A Godly and Fruitfull Sermon Preached at Grantham, Oxford, 1595</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erreur, faute, péché (vol. 1 et 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couton</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">, pp.162, 2013, CERHAC</w:t>
+                <w:t xml:space="preserve">Marie-Joëlle Louison-Lassablière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.256, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01055451v1</w:t>
+                <w:t xml:space="preserve">halshs-00801849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreur, faute, péché (vol. 1 et 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francis Trigge, A Godly and Fruitfull Sermon Preached at Grantham, Oxford, 1595</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vénuat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joëlle Louison-Lassablière</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.256, 2013</w:t>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162, 2013, CERHAC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801849v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs de l'image aux XVe, XVIe, XVIIe siècles : pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -917,64 +917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprunt, Plagiat, Réécriture aux XVe, XVIe et XVIIe siècles. Pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1126,169 +1126,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04155026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knox et Burne sur la question religieuse du crime et du châtiment</w:t>
+                <w:t xml:space="preserve">Thomas Becon : catéchète, ou témoin de la vérité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Berton-Charrière et Monique Vénuat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le crime, le châtiment et les Ecossais Crime, Punishment and the Scots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Caledonia: Regards sur l'Ecosse, 2., 978-2-84867-659-3</w:t>
+              <w:t xml:space="preserve">Témoigner à l'âge classique et moderne : des sens au sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.139-155, 2019, 9782745351494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04148703v1</w:t>
+                <w:t xml:space="preserve">ujm-04155067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Becon : catéchète, ou témoin de la vérité ?</w:t>
+                <w:t xml:space="preserve">Knox et Burne sur la question religieuse du crime et du châtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Témoigner à l'âge classique et moderne : des sens au sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champion, pp.139-155, 2019, 9782745351494</w:t>
+              <w:t xml:space="preserve">Le crime, le châtiment et les Ecossais Crime, Punishment and the Scots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Caledonia: Regards sur l'Ecosse, 2., 978-2-84867-659-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04155067v1</w:t>
+                <w:t xml:space="preserve">ujm-04148703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtralisation et jeu de manches chez Thomas Becon.</w:t>
               </w:r>
@@ -1337,173 +1337,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01999515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Knox : ce qu’est un homme et son œuvre selon Thomas Carlyle</w:t>
+                <w:t xml:space="preserve">La rhétorique de la faute chez Thomas Becon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Findlay, Rosie. </w:t>
+              <w:t xml:space="preserve">Jérémie, Christian and Louison-Lassablière, Marie-Joëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The work ethic and the scots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Presses de l'université de Toulouse 1 Capitole, pp.15-27, 2013, Civilisations, 978-2-36170-045-4</w:t>
+              <w:t xml:space="preserve">Erreur, faute, péché : le concept de faute dans les textes littéraires, philosophiques et théologiques de 1453 à 1715</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.155-189, 2013, Ouverture philosophique, 978-2-343-00387-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177349v1</w:t>
+                <w:t xml:space="preserve">halshs-01177865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhétorique de la faute chez Thomas Becon</w:t>
+                <w:t xml:space="preserve">John Knox : ce qu’est un homme et son œuvre selon Thomas Carlyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jérémie, Christian and Louison-Lassablière, Marie-Joëlle. </w:t>
+              <w:t xml:space="preserve">Findlay, Rosie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erreur, faute, péché : le concept de faute dans les textes littéraires, philosophiques et théologiques de 1453 à 1715</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.155-189, 2013, Ouverture philosophique, 978-2-343-00387-0</w:t>
+              <w:t xml:space="preserve">The work ethic and the scots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de l'université de Toulouse 1 Capitole, pp.15-27, 2013, Civilisations, 978-2-36170-045-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177865v1</w:t>
+                <w:t xml:space="preserve">halshs-01177349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs de “holy” et de “godly” dans quelques écrits de Thomas Becon (1512-1567)</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rrr.v13i3.339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01999554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique V&#233;nuat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article22.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Louison-Lassabli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article168.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Venuat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04155026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10029-4.p.0245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04148703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04155067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01999515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rrr.v13i3.339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01999554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique V&#233;nuat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Louison-Lassabli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article22.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article168.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Venuat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04155026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10029-4.p.0245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04155067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04148703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01999515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>