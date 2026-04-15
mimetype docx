--- v0 (2026-03-06)
+++ v1 (2026-04-15)
@@ -2117,425 +2117,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of telopeptides in collagen fibrillogenesis by Second Harmonic Scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large First Hyperpolarizability of the Au@Ag Core-Shell Nanoparticles as compared to the Corresponding Alloyed Nanoparticles resulting from Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J de Lizaraga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphot.2025.1548555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343498v1</w:t>
+                <w:t xml:space="preserve">hal-04931786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in plasmonic-enhanced photocatalysis in Au/TiO 2 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chawki Awada</w:t>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+                <w:t xml:space="preserve">Osama Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Osama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large First Hyperpolarizability of the Au@Ag Core-Shell Nanoparticles as compared to the Corresponding Alloyed Nanoparticles resulting from Laser Annealing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+                <w:t xml:space="preserve">Probing the role of telopeptides in collagen fibrillogenesis by Second Harmonic Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (35), pp.9020-9029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphot.2025.1548555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931786v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Resolved Second Harmonic Scattering of Neat Water in the Right Angle and Forward Scattering Geometries</w:t>
               </w:r>
@@ -2645,291 +2645,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticles at a Liquid Interface : Towards Soft Nonlinear Metasurface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band gap engineering of Au doping and Au -N codoping into anatase TiO 2 for enhancing the visible light photocatalytic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics11090789⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.10.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677322v1</w:t>
+                <w:t xml:space="preserve">hal-04274983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band gap engineering of Au doping and Au -N codoping into anatase TiO 2 for enhancing the visible light photocatalytic performance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gold Nanoparticles at a Liquid Interface : Towards Soft Nonlinear Metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheál D Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51, pp.907. </w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (9), pp.789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.10.244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics11090789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274983v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Second Harmonic Generation of Multiferroic Iron-Doped Lithium Niobate Powders</w:t>
               </w:r>
@@ -3209,77 +3209,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chawki Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25, pp.17281. </w:t>
@@ -3624,51 +3624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3892,64 +3892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Behel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -3981,261 +3981,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Theoretical Study on the Effect of Silver Nanoparticles Concentration on the Structural, Morphological, Optical, and Electronic Properties of TiO2 Nanocrystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper Rayleigh Scattering of Adenine, Thymine and Cytosine in Neat Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.1488. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (20), pp.204306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst11121488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0069623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460973v1</w:t>
+                <w:t xml:space="preserve">hal-03423254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper Rayleigh Scattering of Adenine, Thymine and Cytosine in Neat Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental and Theoretical Study on the Effect of Silver Nanoparticles Concentration on the Structural, Morphological, Optical, and Electronic Properties of TiO2 Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155 (20), pp.204306. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0069623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst11121488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423254v1</w:t>
+                <w:t xml:space="preserve">hal-03460973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Scattering of Molecular Aggregates</w:t>
               </w:r>
@@ -5153,295 +5153,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear optical properties of gold quantum clusters. The smaller the better</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyper-Rayleigh Scattering from Gold Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara El Harfouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Estelle Salmon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr03782k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.609-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp406106w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309830v1</w:t>
+                <w:t xml:space="preserve">hal-02311241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-Rayleigh Scattering from Gold Nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear optical properties of gold quantum clusters. The smaller the better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara El Harfouch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Driss Rayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.609-616. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.13572-13578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp406106w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nr03782k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311241v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation from tryptophan-rich short peptides: W(n)K(m) and gramicidin A</w:t>
               </w:r>
@@ -5600,51 +5600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics: Metallic Nanostructures and Their Optical Properties Xii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9163, pp.91633R. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7025,51 +7025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Reflectance Spectroscopy of Heterogeneous Silver Nanoparticles Films upon Compression at the Air/Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara El Harfouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8722,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Lizaraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Dereniowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2551532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bergmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bruyere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mclintock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Wark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028582" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2026866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Lizaraga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gergely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Awada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali Kanoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Saber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Osama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117293" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2025.1548555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0243331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D Scanlon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H Girault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090789" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.10.244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica J Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo S&#225;nchez-Dena" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Velasco-Cortez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar L Ord&#243;&#241;ez-Romero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton O V&#225;zquez-Lepe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Nadolski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marek Goszczy&#324;ski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01713" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02113K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122704" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Maldonado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112780" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112857" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121488" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069623" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Reyes-Esqueda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tarnowicz-Staniak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej &#379;ak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03489" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03782k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Harfouch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406106w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2074752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Butet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235437" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310169u" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Gassin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811191k" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/5/055228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802752h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CX0F5WD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1481195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.470617" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Lizaraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Dereniowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2551532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bergmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bruyere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mclintock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Wark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028582" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2026866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2025.1548555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Awada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali Kanoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Saber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Osama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Lizaraga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gergely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0243331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.10.244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D Scanlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090789" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica J Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo S&#225;nchez-Dena" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Velasco-Cortez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar L Ord&#243;&#241;ez-Romero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton O V&#225;zquez-Lepe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Nadolski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marek Goszczy&#324;ski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01713" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02113K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122704" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Maldonado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112780" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112857" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069623" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121488" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Reyes-Esqueda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tarnowicz-Staniak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej &#379;ak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03489" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Harfouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406106w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03782k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2074752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Butet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235437" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310169u" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Gassin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811191k" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/5/055228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802752h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CX0F5WD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1481195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.470617" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>