--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -106,51 +106,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Scattering as a Tool for Investigating Collagen Assembly Dynamics</w:t>
+                <w:t xml:space="preserve">Unveiling the Structural and Chiral Differences Between Telocollagen and Atelocollagen by Using VSFG Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
@@ -170,112 +170,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037008v1</w:t>
+                <w:t xml:space="preserve">hal-05027159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Structural and Chiral Differences Between Telocollagen and Atelocollagen by Using VSFG Spectroscopy</w:t>
+                <w:t xml:space="preserve">Second Harmonic Scattering as a Tool for Investigating Collagen Assembly Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
@@ -295,157 +295,157 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027159v1</w:t>
+                <w:t xml:space="preserve">hal-05037008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper Rayleigh Scattering from DNA Nucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksymilian Dereniowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -558,51 +558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis and Photonics of Nanoscale Materials XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.9, </w:t>
@@ -909,64 +909,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron lines patterning into silica using water developable chitosan bioresist films for eco-friendly positive tone e-beam and UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Chevalier</w:t>
+                <w:t xml:space="preserve">Mathieu Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caillau</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -976,122 +976,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Lumière Matière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Advanced Lithography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San Jose, United States. pp.105870S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2292312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903514v1</w:t>
+                <w:t xml:space="preserve">hal-02019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron lines patterning into silica using water developable chitosan bioresist films for eco-friendly positive tone e-beam and UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caillau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1101,371 +1110,362 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Lumière Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019125v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic generation from an array of gold nanocylinders up to a single nanocylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Second Harmonic Generation from Metallic Nanoparticles in a Random Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khebacche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Bergmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Conference On Lasers and Electro-optics Europe &amp; European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463116v1</w:t>
+                <w:t xml:space="preserve">hal-02316436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation from Metallic Nanoparticles in a Random Medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maurice</w:t>
+                <w:t xml:space="preserve">Second Harmonic generation from an array of gold nanocylinders up to a single nanocylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Khebacche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Emeric Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference On Lasers and Electro-optics Europe &amp; European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316436v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Optical Non linearity of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Riporto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, United States. pp.95471V, </w:t>
@@ -1549,563 +1549,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper Rayleigh Scattering from Gold Nanorods : The Shape Effect for Centrosymmetric Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second harmonic generation at liquid interface: molecular organization, supramolecular assemblies, and chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898404, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2038064⟩</w:t>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2038061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309844v1</w:t>
+                <w:t xml:space="preserve">hal-01066832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation at liquid interface: molecular organization, supramolecular assemblies, and chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyper Rayleigh Scattering from Gold Nanorods : The Shape Effect for Centrosymmetric Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mclintock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Wark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898307, </w:t>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898404, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2038061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2038064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066832v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the surface plasmon on second harmonic generation from tyrosine</w:t>
+                <w:t xml:space="preserve">Second harmonic generation from tyrosine containing peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lascoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, San Diego, United States. pp.88170V, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2028582⟩</w:t>
+              <w:t xml:space="preserve">, 2013, San Diego, United States. pp.88170M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2026866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048822v1</w:t>
+                <w:t xml:space="preserve">hal-03108953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation from tyrosine containing peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the surface plasmon on second harmonic generation from tyrosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nasir</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, San Diego, United States. pp.88170M, </w:t>
+              <w:t xml:space="preserve">, Oct 2013, San Diego, United States. pp.88170V, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2026866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2028582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108953v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2117,425 +2117,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large First Hyperpolarizability of the Au@Ag Core-Shell Nanoparticles as compared to the Corresponding Alloyed Nanoparticles resulting from Laser Annealing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the role of telopeptides in collagen fibrillogenesis by Second Harmonic Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphot.2025.1548555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (35), pp.9020-9029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931786v1</w:t>
+                <w:t xml:space="preserve">hal-05343498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in plasmonic-enhanced photocatalysis in Au/TiO 2 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chawki Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Osama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of telopeptides in collagen fibrillogenesis by Second Harmonic Scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+                <w:t xml:space="preserve">Large First Hyperpolarizability of the Au@Ag Core-Shell Nanoparticles as compared to the Corresponding Alloyed Nanoparticles resulting from Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gergely</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (35), pp.9020-9029. </w:t>
+              <w:t xml:space="preserve">Frontiers in Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphot.2025.1548555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343498v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Resolved Second Harmonic Scattering of Neat Water in the Right Angle and Forward Scattering Geometries</w:t>
               </w:r>
@@ -2547,77 +2547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 162, pp.034201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2651,103 +2651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band gap engineering of Au doping and Au -N codoping into anatase TiO 2 for enhancing the visible light photocatalytic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faheem Ahmed</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chawki Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, pp.907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2909,632 +2909,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Second Harmonic Generation of Multiferroic Iron-Doped Lithium Niobate Powders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milton O Vázquez-Lepe</w:t>
+                <w:t xml:space="preserve">Combining Second Harmonic Generation and Multiphoton Excited Photo-Luminescence to investigate TiO2 Nanoparticle Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300450⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.17281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP02113K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195203v1</w:t>
+                <w:t xml:space="preserve">hal-04116979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Copper (II) Ions with Hyper Rayleigh Scattering from Gold Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of gold nanoparticles Second Harmonic scattering to surrounding medium change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Nadolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Marek Goszczyński</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Behel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 388, pp.122704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136134v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Second Harmonic Generation and Multiphoton Excited Photo-Luminescence to investigate TiO2 Nanoparticle Powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sensing Copper (II) Ions with Hyper Rayleigh Scattering from Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Nadolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chawki Awada</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Marek Goszczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP02113K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (27), pp.13097-13104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116979v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of gold nanoparticles Second Harmonic scattering to surrounding medium change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Second Harmonic Generation of Multiferroic Iron-Doped Lithium Niobate Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica J García-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Sánchez-Dena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar A Velasco-Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César L Ordóñez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton O Vázquez-Lepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 388, pp.122704. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2300450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195211v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper Rayleigh Scattering from DNA Nucleotides in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksymilian Dereniowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3579,1467 +3579,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Second Harmonic Generation and Multiphoton Excited Photoluminescence in Anatase TiO2 Nano Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Behel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677875v2</w:t>
+                <w:t xml:space="preserve">hal-03746722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Scattering of Redox Exfoliated Two-Dimensional Transition Metal Dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Behel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cid B de Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.112780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Second Harmonic Generation and Multiphoton Excited Photoluminescence in Anatase TiO2 Nano Powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746722v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper Rayleigh Scattering of Adenine, Thymine and Cytosine in Neat Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Second Harmonic Scattering of Molecular Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0069623⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13020206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423254v1</w:t>
+                <w:t xml:space="preserve">hal-03154475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Theoretical Study on the Effect of Silver Nanoparticles Concentration on the Structural, Morphological, Optical, and Electronic Properties of TiO2 Nanocrystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hyper Rayleigh Scattering of Adenine, Thymine and Cytosine in Neat Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (20), pp.204306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0069623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst11121488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03460973v1</w:t>
+                <w:t xml:space="preserve">hal-03423254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Scattering of Molecular Aggregates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Experimental and Theoretical Study on the Effect of Silver Nanoparticles Concentration on the Structural, Morphological, Optical, and Electronic Properties of TiO2 Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.206. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym13020206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst11121488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154475v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved second harmonic generation from LiNbO3 powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Behel</w:t>
+                <w:t xml:space="preserve">Two photon excited fluorescence and hyper Rayleigh scattering of Protoporphyrin IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge-Alejandro Reyes-Esqueda</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 402, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004741v1</w:t>
+                <w:t xml:space="preserve">hal-03004727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon excited fluorescence and hyper Rayleigh scattering of Protoporphyrin IX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adverse Role of Shape and Size in Second-Harmonic Scattering from Gold Nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Nadolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tarnowicz-Staniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Żak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.14797 - 14803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004727v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Role of Shape and Size in Second-Harmonic Scattering from Gold Nanoprisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Nadolski</w:t>
+                <w:t xml:space="preserve">Polarization-resolved second harmonic generation from LiNbO3 powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Sánchez-Dena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Behel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Żak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Jorge-Alejandro Reyes-Esqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.14797 - 14803. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.110169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004746v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Nonlinear Optics to Assess the Morphology of Riboflavin doped Chitosan for Eco-friendly Lithography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+                <w:t xml:space="preserve">Second Harmonic Scattering from Silver Nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulin</w:t>
+                <w:t xml:space="preserve">H. J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Wark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (30), pp.17447-17455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825534v1</w:t>
+                <w:t xml:space="preserve">hal-02289857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Scattering from Silver Nanocubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. W. Wark</w:t>
+                <w:t xml:space="preserve">Quadratic Nonlinear Optics to Assess the Morphology of Riboflavin doped Chitosan for Eco-friendly Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Butet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Benichou</w:t>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (30), pp.17447-17455. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.30-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289857v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Harmonic Scattering from Metallic Nanoparticles in a Random Medium</w:t>
               </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Djabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.262-267. </w:t>
@@ -5153,498 +5153,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-Rayleigh Scattering from Gold Nanorods</w:t>
+                <w:t xml:space="preserve">Second harmonic generation from tryptophan-rich short peptides: W(n)K(m) and gramicidin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara El Harfouch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp406106w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (35), pp.10413-10418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp506416s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311241v1</w:t>
+                <w:t xml:space="preserve">hal-01142541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear optical properties of gold quantum clusters. The smaller the better</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyper-Rayleigh Scattering from Gold Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara El Harfouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Estelle Salmon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.609-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp406106w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nr03782k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02309830v1</w:t>
+                <w:t xml:space="preserve">hal-02311241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation from tryptophan-rich short peptides: W(n)K(m) and gramicidin A</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Matar</w:t>
+                <w:t xml:space="preserve">Non-linear optical properties of gold quantum clusters. The smaller the better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Besson</w:t>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ficheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Benichou</w:t>
+                <w:t xml:space="preserve">Driss Rayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (35), pp.10413-10418. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.13572-13578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp506416s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nr03782k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142541v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr Effect from Single Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics: Metallic Nanostructures and Their Optical Properties Xii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9163, pp.91633R. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5672,351 +5672,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling of plasmon coupling in metal nanostructures: Checking the validity for higher plasmonic modes using second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bottom-Up Approach to Build the Hyperpolarizability of Peptides and Proteins from their Amino-Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Butet</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (23), pp.235437. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (34), pp.9877-9881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.235437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp312574q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109823v1</w:t>
+                <w:t xml:space="preserve">hal-00934822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bottom-Up Approach to Build the Hyperpolarizability of Peptides and Proteins from their Amino-Acids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal scaling of plasmon coupling in metal nanostructures: Checking the validity for higher plasmonic modes using second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+                <w:t xml:space="preserve">Jérémy Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (34), pp.9877-9881. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (23), pp.235437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp312574q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.235437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934822v1</w:t>
+                <w:t xml:space="preserve">hal-03109823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Dielectric Core and Embedding Medium on the Second Harmonic Generation from Plasmonic Nanoshells: Tunability and Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,493 +6074,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Second Harmonic Generation of heterogeneous Langmuir films of hydrophobic gold nanoparticles at the air/water interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Second Harmonic Generation of Heterogeneous Langmuir films of Hydrophobic Gold Nanoparticles at the Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martin-Gassin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Jonin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44, pp.109-119</w:t>
+              <w:t xml:space="preserve">, 2012, 44 (2-3), pp.109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820697v1</w:t>
+                <w:t xml:space="preserve">hal-00747115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Second Harmonic Generation of Heterogeneous Langmuir films of Hydrophobic Gold Nanoparticles at the Air-Water Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">PalmitateLuciferin: A Molecular Design for the Second Harmonic Generation Study of Ion Complexation at the Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (13), pp.7450-7456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2125697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747115v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PalmitateLuciferin: A Molecular Design for the Second Harmonic Generation Study of Ion Complexation at the Air-Water Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+                <w:t xml:space="preserve">Optical Second Harmonic Generation of heterogeneous Langmuir films of hydrophobic gold nanoparticles at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">G. Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.109-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746939v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality in molecular films at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.7935. </w:t>
@@ -6592,389 +6592,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Second Harmonic Generation, a New Approach for Analyzing the Interfacial Properties of a Tryptophan-Rich Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114, pp.13861-13865. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 500, pp.161-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp105554s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.09.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599358v1</w:t>
+                <w:t xml:space="preserve">hal-00599368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation, a New Approach for Analyzing the Interfacial Properties of a Tryptophan-Rich Peptide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.13861-13865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105554s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.09.085⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00599368v1</w:t>
+                <w:t xml:space="preserve">hal-00599358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on 'Compression Induced Chirality in Dense Molecular Films at the Air/Water Interface Probed by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.4227. </w:t>
@@ -7012,90 +7012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Reflectance Spectroscopy of Heterogeneous Silver Nanoparticles Films upon Compression at the Air/Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara El Harfouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7146,103 +7146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Induced Chirality in Dense Molecular Films at the Air/Water Interface Probed by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.12958. </w:t>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (3), pp.405 - 411. </w:t>
@@ -7432,826 +7432,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Heat Affected Zone due to nanosecond and femtosecond laser pulses using Transmission Electronic Microscopy</w:t>
+                <w:t xml:space="preserve">High UV average power at 15 kHz by frequency doubling of a copper HyBrID vapor laser in Β-barium borate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
+                <w:t xml:space="preserve">Nicolas Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Huot</w:t>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 80 (21), pp.3886. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 211 (1-6), pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1481195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)01812-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00118120v1</w:t>
+                <w:t xml:space="preserve">ujm-00118113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM investigations of thermal effects on material structure induced by femtosecond and nanosecond laser processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Heat Affected Zone due to nanosecond and femtosecond laser pulses using Transmission Electronic Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.470617⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (21), pp.3886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1481195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118366v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00118120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High UV average power at 15 kHz by frequency doubling of a copper HyBrID vapor laser in Β-barium borate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">TEM investigations of thermal effects on material structure induced by femtosecond and nanosecond laser processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)01812-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4637, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.470617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118113v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00118366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.93-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t>
+              <w:t xml:space="preserve">, 2001, pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499799v1</w:t>
+                <w:t xml:space="preserve">hal-01499796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mottin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.95-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t>
+              <w:t xml:space="preserve">, 2001, pp.91-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499796v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+                <w:t xml:space="preserve">Michel Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.91-92. </w:t>
+              <w:t xml:space="preserve">, 2001, pp.93-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499797v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8269,103 +8269,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Harzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes femtosecondes</w:t>
@@ -8411,103 +8411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes femtosecondes</w:t>
@@ -8722,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Lizaraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Dereniowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2551532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bergmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bruyere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mclintock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Wark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028582" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2026866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2025.1548555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Awada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali Kanoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Saber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Osama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Lizaraga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gergely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0243331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.10.244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D Scanlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090789" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica J Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo S&#225;nchez-Dena" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Velasco-Cortez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar L Ord&#243;&#241;ez-Romero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton O V&#225;zquez-Lepe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Nadolski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marek Goszczy&#324;ski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01713" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02113K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122704" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Maldonado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112780" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112857" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069623" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121488" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Reyes-Esqueda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tarnowicz-Staniak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej &#379;ak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03489" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Harfouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406106w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03782k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2074752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Butet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235437" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310169u" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Gassin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811191k" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/5/055228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802752h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CX0F5WD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1481195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.470617" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Lizaraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Dereniowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2551532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bergmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bruyere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mclintock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Wark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2026866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028582" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Lizaraga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gergely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Awada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali Kanoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Saber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Osama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117293" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2025.1548555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0243331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.10.244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D Scanlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090789" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02113K" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Nadolski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marek Goszczy&#324;ski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01713" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica J Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo S&#225;nchez-Dena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Velasco-Cortez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar L Ord&#243;&#241;ez-Romero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton O V&#225;zquez-Lepe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112857" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069623" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121488" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tarnowicz-Staniak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej &#379;ak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Reyes-Esqueda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110169" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04299" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Harfouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406106w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309830v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03782k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2074752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109823v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Butet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235437" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310169u" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Gassin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811191k" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/5/055228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802752h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CX0F5WD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1481195" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.470617" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>