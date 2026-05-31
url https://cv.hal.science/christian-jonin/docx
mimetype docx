--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -909,64 +909,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron lines patterning into silica using water developable chitosan bioresist films for eco-friendly positive tone e-beam and UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Celine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caillau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -976,131 +976,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Lumière Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019125v1</w:t>
+                <w:t xml:space="preserve">hal-01903514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron lines patterning into silica using water developable chitosan bioresist films for eco-friendly positive tone e-beam and UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1110,362 +1101,371 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Lumière Matière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Advanced Lithography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San Jose, United States. pp.105870S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2292312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903514v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation from Metallic Nanoparticles in a Random Medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maurice</w:t>
+                <w:t xml:space="preserve">Second Harmonic generation from an array of gold nanocylinders up to a single nanocylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Khebacche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+                <w:t xml:space="preserve">Emeric Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference On Lasers and Electro-optics Europe &amp; European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316436v1</w:t>
+                <w:t xml:space="preserve">hal-02463116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic generation from an array of gold nanocylinders up to a single nanocylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second Harmonic Generation from Metallic Nanoparticles in a Random Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khebacche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Conference On Lasers and Electro-optics Europe &amp; European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463116v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Optical Non linearity of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,295 +1549,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation at liquid interface: molecular organization, supramolecular assemblies, and chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyper Rayleigh Scattering from Gold Nanorods : The Shape Effect for Centrosymmetric Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mclintock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Wark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898307, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2038061⟩</w:t>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2038064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066832v1</w:t>
+                <w:t xml:space="preserve">hal-02309844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper Rayleigh Scattering from Gold Nanorods : The Shape Effect for Centrosymmetric Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second harmonic generation at liquid interface: molecular organization, supramolecular assemblies, and chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898404, </w:t>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2038064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2038061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309844v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation from tyrosine containing peptides</w:t>
               </w:r>
@@ -2117,425 +2117,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of telopeptides in collagen fibrillogenesis by Second Harmonic Scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large First Hyperpolarizability of the Au@Ag Core-Shell Nanoparticles as compared to the Corresponding Alloyed Nanoparticles resulting from Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J de Lizaraga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphot.2025.1548555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343498v1</w:t>
+                <w:t xml:space="preserve">hal-04931786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in plasmonic-enhanced photocatalysis in Au/TiO 2 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chawki Awada</w:t>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+                <w:t xml:space="preserve">Osama Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Osama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large First Hyperpolarizability of the Au@Ag Core-Shell Nanoparticles as compared to the Corresponding Alloyed Nanoparticles resulting from Laser Annealing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+                <w:t xml:space="preserve">Probing the role of telopeptides in collagen fibrillogenesis by Second Harmonic Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (35), pp.9020-9029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphot.2025.1548555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931786v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Resolved Second Harmonic Scattering of Neat Water in the Right Angle and Forward Scattering Geometries</w:t>
               </w:r>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 162, pp.034201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2651,103 +2651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band gap engineering of Au doping and Au -N codoping into anatase TiO 2 for enhancing the visible light photocatalytic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chawki Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, pp.907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2941,77 +2941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chawki Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25, pp.17281. </w:t>
@@ -3579,429 +3579,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Second Harmonic Generation and Multiphoton Excited Photoluminescence in Anatase TiO2 Nano Powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112857⟩</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746722v1</w:t>
+                <w:t xml:space="preserve">hal-03677875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Scattering of Redox Exfoliated Two-Dimensional Transition Metal Dichalcogenides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anderson Amaral</w:t>
+                <w:t xml:space="preserve">Simultaneous Second Harmonic Generation and Multiphoton Excited Photoluminescence in Anatase TiO2 Nano Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Behel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cid B de Araújo</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 133, pp.112780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112780⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778621v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second Harmonic Scattering of Redox Exfoliated Two-Dimensional Transition Metal Dichalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jieli Lyu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+                <w:t xml:space="preserve">Anderson Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Behel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+                <w:t xml:space="preserve">Cid B de Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.112780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677875v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Scattering of Molecular Aggregates</w:t>
               </w:r>
@@ -4147,51 +4147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (20), pp.204306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4225,103 +4225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental and Theoretical Study on the Effect of Silver Nanoparticles Concentration on the Structural, Morphological, Optical, and Electronic Properties of TiO2 Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chawki Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), pp.1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4349,697 +4349,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon excited fluorescence and hyper Rayleigh scattering of Protoporphyrin IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Polarization-resolved second harmonic generation from LiNbO3 powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Sánchez-Dena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Behel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">Jorge-Alejandro Reyes-Esqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112812⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.110169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004727v1</w:t>
+                <w:t xml:space="preserve">hal-03004741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Role of Shape and Size in Second-Harmonic Scattering from Gold Nanoprisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+                <w:t xml:space="preserve">Two photon excited fluorescence and hyper Rayleigh scattering of Protoporphyrin IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Tarnowicz-Staniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Pierre Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 402, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004746v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved second harmonic generation from LiNbO3 powders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Salmon</w:t>
+                <w:t xml:space="preserve">Adverse Role of Shape and Size in Second-Harmonic Scattering from Gold Nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Nadolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tarnowicz-Staniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge-Alejandro Reyes-Esqueda</w:t>
+                <w:t xml:space="preserve">Andrzej Żak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107, pp.110169. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.14797 - 14803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004741v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Scattering from Silver Nanocubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
+                <w:t xml:space="preserve">Quadratic Nonlinear Optics to Assess the Morphology of Riboflavin doped Chitosan for Eco-friendly Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Benichou</w:t>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04299⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289857v1</w:t>
+                <w:t xml:space="preserve">hal-01825534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Nonlinear Optics to Assess the Morphology of Riboflavin doped Chitosan for Eco-friendly Lithography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+                <w:t xml:space="preserve">Second Harmonic Scattering from Silver Nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Wark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulin</w:t>
+                <w:t xml:space="preserve">J. Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80, pp.30-36. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (30), pp.17447-17455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825534v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Harmonic Scattering from Metallic Nanoparticles in a Random Medium</w:t>
               </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara El Harfouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bertorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5440,51 +5440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear optical properties of gold quantum clusters. The smaller the better</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bertorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,90 +5561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr Effect from Single Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics: Metallic Nanostructures and Their Optical Properties Xii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9163, pp.91633R. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,480 +6074,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Second Harmonic Generation of Heterogeneous Langmuir films of Hydrophobic Gold Nanoparticles at the Air-Water Interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Second Harmonic Generation of heterogeneous Langmuir films of hydrophobic gold nanoparticles at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+                <w:t xml:space="preserve">G. Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44 (2-3), pp.109-119</w:t>
+              <w:t xml:space="preserve">, 2012, 44, pp.109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747115v1</w:t>
+                <w:t xml:space="preserve">hal-00820697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PalmitateLuciferin: A Molecular Design for the Second Harmonic Generation Study of Ion Complexation at the Air-Water Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Optical Second Harmonic Generation of Heterogeneous Langmuir films of Hydrophobic Gold Nanoparticles at the Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (2-3), pp.109-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp2125697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00746939v1</w:t>
+                <w:t xml:space="preserve">hal-00747115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Second Harmonic Generation of heterogeneous Langmuir films of hydrophobic gold nanoparticles at the air/water interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Benichou</w:t>
+                <w:t xml:space="preserve">PalmitateLuciferin: A Molecular Design for the Second Harmonic Generation Study of Ion Complexation at the Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bachelier</w:t>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (13), pp.7450-7456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2125697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820697v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality in molecular films at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6592,363 +6592,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation, a New Approach for Analyzing the Interfacial Properties of a Tryptophan-Rich Peptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Duboisset</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 500, pp.161-166. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.13861-13865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.09.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp105554s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599368v1</w:t>
+                <w:t xml:space="preserve">hal-00599358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second Harmonic Generation, a New Approach for Analyzing the Interfacial Properties of a Tryptophan-Rich Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Matar</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 500, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.09.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp105554s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00599358v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on 'Compression Induced Chirality in Dense Molecular Films at the Air/Water Interface Probed by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,90 +7012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Reflectance Spectroscopy of Heterogeneous Silver Nanoparticles Films upon Compression at the Air/Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara El Harfouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7146,77 +7146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Induced Chirality in Dense Molecular Films at the Air/Water Interface Probed by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,826 +7432,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High UV average power at 15 kHz by frequency doubling of a copper HyBrID vapor laser in Β-barium borate</w:t>
+                <w:t xml:space="preserve">Comparison of Heat Affected Zone due to nanosecond and femtosecond laser pulses using Transmission Electronic Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Audouard</w:t>
+                <w:t xml:space="preserve">Pierre Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 211 (1-6), pp.277-282. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (21), pp.3886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)01812-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1481195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00118113v1</w:t>
+                <w:t xml:space="preserve">ujm-00118120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Heat Affected Zone due to nanosecond and femtosecond laser pulses using Transmission Electronic Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEM investigations of thermal effects on material structure induced by femtosecond and nanosecond laser processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laporte</w:t>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1481195⟩</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4637, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.470617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118120v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00118366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM investigations of thermal effects on material structure induced by femtosecond and nanosecond laser processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High UV average power at 15 kHz by frequency doubling of a copper HyBrID vapor laser in Β-barium borate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 211 (1-6), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)01812-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.470617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00118113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mottin</w:t>
+                <w:t xml:space="preserve">Ronan Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.95-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t>
+              <w:t xml:space="preserve">, 2001, pp.93-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499796v1</w:t>
+                <w:t xml:space="preserve">hal-01499799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.91-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t>
+              <w:t xml:space="preserve">, 2001, pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499797v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.93-94. </w:t>
+              <w:t xml:space="preserve">, 2001, pp.91-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499799v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8269,103 +8269,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes femtosecondes</w:t>
@@ -8411,103 +8411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes femtosecondes</w:t>
@@ -8722,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Lizaraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Dereniowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2551532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bergmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bruyere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mclintock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Wark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2026866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028582" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Lizaraga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gergely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Awada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali Kanoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Saber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Osama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117293" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2025.1548555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0243331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.10.244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D Scanlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090789" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02113K" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Nadolski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marek Goszczy&#324;ski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01713" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica J Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo S&#225;nchez-Dena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Velasco-Cortez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar L Ord&#243;&#241;ez-Romero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton O V&#225;zquez-Lepe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112857" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Maldonado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069623" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121488" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tarnowicz-Staniak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej &#379;ak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Reyes-Esqueda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110169" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04299" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Harfouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406106w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309830v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03782k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2074752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109823v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Butet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235437" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310169u" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Gassin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811191k" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/5/055228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802752h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CX0F5WD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1481195" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.470617" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Lizaraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Dereniowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Behel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2551532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bergmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bruyere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mclintock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Wark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2026866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028582" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2025.1548555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Awada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali Kanoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Saber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Osama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Lizaraga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gergely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0243331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.10.244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#225;l D Scanlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090789" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02113K" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Nadolski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marek Goszczy&#324;ski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01713" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica J Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo S&#225;nchez-Dena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Velasco-Cortez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar L Ord&#243;&#241;ez-Romero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton O V&#225;zquez-Lepe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Maldonado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Amaral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112780" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069623" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121488" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Reyes-Esqueda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tarnowicz-Staniak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej &#379;ak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03489" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Harfouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406106w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309830v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr03782k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2074752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109823v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Butet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235437" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310169u" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Gassin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2125697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811191k" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/5/055228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802752h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CX0F5WD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1481195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.470617" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>